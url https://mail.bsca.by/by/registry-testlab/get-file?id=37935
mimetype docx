--- v0 (2026-05-02)
+++ v1 (2026-06-20)
@@ -372,175 +372,175 @@
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="1270"/>
         <w:gridCol w:w="2833"/>
         <w:gridCol w:w="2557"/>
         <w:gridCol w:w="2630"/>
         <w:gridCol w:w="2437"/>
       </w:tblGrid>
       <w:tr w:rsidR="0077129E" w14:paraId="016EBA40" w14:textId="77777777" w:rsidTr="008A1DD9">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D5A8E08" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00582A8F" w:rsidRDefault="001B6052" w:rsidP="00C35CF2">
+          <w:p w14:paraId="5D5A8E08" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00582A8F" w:rsidRDefault="000A1FB7" w:rsidP="00C35CF2">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7607B0FB" w14:textId="77777777" w:rsidR="0077129E" w:rsidRDefault="001B6052">
+          <w:p w14:paraId="7607B0FB" w14:textId="77777777" w:rsidR="0077129E" w:rsidRDefault="000A1FB7">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="201D727D" w14:textId="77777777" w:rsidR="0077129E" w:rsidRDefault="001B6052">
+          <w:p w14:paraId="201D727D" w14:textId="77777777" w:rsidR="0077129E" w:rsidRDefault="000A1FB7">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24BDEF11" w14:textId="77777777" w:rsidR="0077129E" w:rsidRDefault="001B6052">
+          <w:p w14:paraId="24BDEF11" w14:textId="77777777" w:rsidR="0077129E" w:rsidRDefault="000A1FB7">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="258927DC" w14:textId="77777777" w:rsidR="0077129E" w:rsidRDefault="001B6052">
+          <w:p w14:paraId="258927DC" w14:textId="77777777" w:rsidR="0077129E" w:rsidRDefault="000A1FB7">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19CADDBE" w14:textId="77777777" w:rsidR="0077129E" w:rsidRDefault="001B6052">
+          <w:p w14:paraId="19CADDBE" w14:textId="77777777" w:rsidR="0077129E" w:rsidRDefault="000A1FB7">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16A98C0E" w14:textId="77777777" w:rsidR="0077129E" w:rsidRDefault="001B6052">
+          <w:p w14:paraId="16A98C0E" w14:textId="77777777" w:rsidR="0077129E" w:rsidRDefault="000A1FB7">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A818E2" w14:paraId="1890D1BB" w14:textId="77777777" w:rsidTr="008A1DD9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0FEBCF77" w14:textId="0677104F" w:rsidR="00A818E2" w:rsidRPr="00A818E2" w:rsidRDefault="00A818E2" w:rsidP="008A1DD9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -1872,285 +1872,283 @@
               <w:t>СП 5.01.04-2025</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46210D91" w14:textId="30D48C85" w:rsidR="00A818E2" w:rsidRPr="00A818E2" w:rsidRDefault="00A818E2" w:rsidP="00A818E2">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A818E2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>фактические значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75D36422" w14:textId="77777777" w:rsidR="00A818E2" w:rsidRPr="00A818E2" w:rsidRDefault="00A818E2" w:rsidP="008A1DD9">
+          <w:p w14:paraId="49B556D3" w14:textId="77777777" w:rsidR="00A818E2" w:rsidRPr="00A818E2" w:rsidRDefault="00A818E2" w:rsidP="008A1DD9">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A818E2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>СТБ 943-2007 п. 3.60</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="49B556D3" w14:textId="77777777" w:rsidR="00A818E2" w:rsidRPr="00A818E2" w:rsidRDefault="00A818E2" w:rsidP="008A1DD9">
+              <w:t xml:space="preserve">ГОСТ 5180-2015 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D124173" w14:textId="5719ED2C" w:rsidR="00A818E2" w:rsidRPr="00A818E2" w:rsidRDefault="00A818E2" w:rsidP="008A1DD9">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A818E2">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>пп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A818E2">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. 7, 8</w:t>
+            </w:r>
+            <w:r w:rsidR="000D6588">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, Приложение В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4065C772" w14:textId="34211088" w:rsidR="00A818E2" w:rsidRPr="00A818E2" w:rsidRDefault="00A818E2" w:rsidP="008A1DD9">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A818E2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Космонавтов, 19, 212009, г. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A818E2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Могилёв</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A818E2" w14:paraId="5C2B4DC9" w14:textId="77777777" w:rsidTr="008A1DD9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E84E68" w14:textId="7E9C89F1" w:rsidR="00A818E2" w:rsidRPr="00A818E2" w:rsidRDefault="00A818E2" w:rsidP="008A1DD9">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A818E2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2F14AAF2" w14:textId="77777777" w:rsidR="00A818E2" w:rsidRPr="00A818E2" w:rsidRDefault="00A818E2" w:rsidP="008A1DD9">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46EEE479" w14:textId="5664D976" w:rsidR="00A818E2" w:rsidRPr="00A818E2" w:rsidRDefault="00A818E2" w:rsidP="008A1DD9">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A818E2">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>08.12/29.040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55BFD8A3" w14:textId="75F767E5" w:rsidR="00A818E2" w:rsidRPr="00A818E2" w:rsidRDefault="00A818E2" w:rsidP="008A1DD9">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A818E2">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Показатель текучести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="661D50F1" w14:textId="77777777" w:rsidR="00A818E2" w:rsidRPr="00A818E2" w:rsidRDefault="00A818E2" w:rsidP="00A818E2">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A818E2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ 5180-2015 </w:t>
-[...149 lines deleted...]
-          <w:p w14:paraId="661D50F1" w14:textId="77777777" w:rsidR="00A818E2" w:rsidRPr="00A818E2" w:rsidRDefault="00A818E2" w:rsidP="00A818E2">
+              <w:t>СП 5.01.04-2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BE6C785" w14:textId="651F9FE2" w:rsidR="00A818E2" w:rsidRPr="00A818E2" w:rsidRDefault="00A818E2" w:rsidP="00A818E2">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A818E2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>СП 5.01.04-2025</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3BE6C785" w14:textId="651F9FE2" w:rsidR="00A818E2" w:rsidRPr="00A818E2" w:rsidRDefault="00A818E2" w:rsidP="00A818E2">
+              <w:t>фактические значения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C07D71" w14:textId="7EEC1931" w:rsidR="00045D5D" w:rsidRPr="00A818E2" w:rsidRDefault="00045D5D" w:rsidP="00045D5D">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A818E2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>фактические значения</w:t>
-[...10 lines deleted...]
-              <w:ind w:left="-56" w:right="-109"/>
+              <w:t>СП 5.01.04-2025</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>СТБ 943-2007 п. 3.42</w:t>
+              <w:t>, Таблица Г.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F20CD40" w14:textId="77777777" w:rsidR="00A818E2" w:rsidRPr="00A818E2" w:rsidRDefault="00A818E2" w:rsidP="008A1DD9">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A818E2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 5180-2015 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F811F25" w14:textId="086F02AB" w:rsidR="00A818E2" w:rsidRPr="00A818E2" w:rsidRDefault="00A818E2" w:rsidP="008A1DD9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2758,58 +2756,58 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00894DE4" w:rsidRPr="00403AD5" w:rsidSect="00306EC9">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43603DCB" w14:textId="77777777" w:rsidR="00BA041C" w:rsidRDefault="00BA041C" w:rsidP="0011070C">
+    <w:p w14:paraId="7DD56C74" w14:textId="77777777" w:rsidR="007D2F99" w:rsidRDefault="007D2F99" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C2288A1" w14:textId="77777777" w:rsidR="00BA041C" w:rsidRDefault="00BA041C" w:rsidP="0011070C">
+    <w:p w14:paraId="69C0DEEB" w14:textId="77777777" w:rsidR="007D2F99" w:rsidRDefault="007D2F99" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3460,204 +3458,204 @@
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="72E5FA52" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DFEA035" w14:textId="77777777" w:rsidR="00BA041C" w:rsidRDefault="00BA041C" w:rsidP="0011070C">
+    <w:p w14:paraId="29E6B618" w14:textId="77777777" w:rsidR="007D2F99" w:rsidRDefault="007D2F99" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33D24892" w14:textId="77777777" w:rsidR="00BA041C" w:rsidRDefault="00BA041C" w:rsidP="0011070C">
+    <w:p w14:paraId="64FDB5F5" w14:textId="77777777" w:rsidR="007D2F99" w:rsidRDefault="007D2F99" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14596" w:type="dxa"/>
+      <w:tblW w:w="14879" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12186"/>
-      <w:gridCol w:w="2410"/>
+      <w:gridCol w:w="12328"/>
+      <w:gridCol w:w="2551"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="710AC805" w14:textId="77777777" w:rsidTr="001B6052">
+    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="710AC805" w14:textId="77777777" w:rsidTr="008E4FDE">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12186" w:type="dxa"/>
+          <w:tcW w:w="12328" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="44046669" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001F6408" w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2410" w:type="dxa"/>
+          <w:tcW w:w="2551" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="77D993DF" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00894DE4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>BY/112 2.5190</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="45A86B51" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3A20B9BD" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14596" w:type="dxa"/>
+      <w:tblW w:w="14879" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12186"/>
-      <w:gridCol w:w="2410"/>
+      <w:gridCol w:w="12328"/>
+      <w:gridCol w:w="2551"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002317A4" w14:paraId="06B26D0B" w14:textId="77777777" w:rsidTr="001B6052">
+    <w:tr w:rsidR="002317A4" w14:paraId="06B26D0B" w14:textId="77777777" w:rsidTr="009B640F">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12186" w:type="dxa"/>
+          <w:tcW w:w="12328" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="14825357" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0032287B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Государственное унитарное коммунальное дочернее проектно-изыскательное предприятие "Институт "</w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
@@ -3685,51 +3683,51 @@
           <w:r w:rsidRPr="008A1DD9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:r w:rsidRPr="0032287B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>грунтовая лаборатория геологической партии</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2410" w:type="dxa"/>
+          <w:tcW w:w="2551" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="66C3F59D" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC7564">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>BY/112 2.5190</w:t>
           </w:r>
@@ -5184,182 +5182,189 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="106"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00003DC7"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
+    <w:rsid w:val="00045D5D"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
+    <w:rsid w:val="000A1FB7"/>
     <w:rsid w:val="000B23BF"/>
     <w:rsid w:val="000C58BA"/>
     <w:rsid w:val="000D49BB"/>
+    <w:rsid w:val="000D6588"/>
     <w:rsid w:val="000E2802"/>
-    <w:rsid w:val="00110563"/>
     <w:rsid w:val="0011070C"/>
+    <w:rsid w:val="00111B39"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
-    <w:rsid w:val="001B6052"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F6408"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002317A4"/>
     <w:rsid w:val="00246BB6"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="0025201C"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
+    <w:rsid w:val="002E24FD"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00403AD5"/>
     <w:rsid w:val="00436741"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
+    <w:rsid w:val="004F6F77"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
+    <w:rsid w:val="005A50B6"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="006105D8"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00674D98"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="007707DF"/>
     <w:rsid w:val="0077129E"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
+    <w:rsid w:val="007D2F99"/>
     <w:rsid w:val="007E1978"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00852622"/>
+    <w:rsid w:val="00860172"/>
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="00894DE4"/>
     <w:rsid w:val="008A1DD9"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A6698"/>
     <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E3E6A"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="0090253C"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
@@ -5373,75 +5378,78 @@
     <w:rsid w:val="00A7672E"/>
     <w:rsid w:val="00A818E2"/>
     <w:rsid w:val="00A82E98"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B962CD"/>
     <w:rsid w:val="00BA041C"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BE4C2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
+    <w:rsid w:val="00C60256"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
+    <w:rsid w:val="00CA5EC2"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CE4412"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E01AC2"/>
     <w:rsid w:val="00E05856"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E162E5"/>
+    <w:rsid w:val="00E35B83"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E802E3"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F2328C"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F50CE2"/>
     <w:rsid w:val="00F525F3"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE145D"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
@@ -7444,68 +7452,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>310</Words>
-  <Characters>1770</Characters>
+  <Characters>1771</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2076</CharactersWithSpaces>
+  <CharactersWithSpaces>2077</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>