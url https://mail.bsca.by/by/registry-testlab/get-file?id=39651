--- v0 (2026-06-20)
+++ v1 (2026-08-24)
@@ -10,7169 +10,7841 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7A0A52F8" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
+    <w:p w14:paraId="42817E67" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791DEFA6" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
+    <w:p w14:paraId="7CDB1BFE" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>области аккредитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0C7FA161" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
+    <w:p w14:paraId="7CCDD2A9" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1989"/>
         <w:gridCol w:w="1546"/>
         <w:gridCol w:w="2539"/>
         <w:gridCol w:w="3127"/>
         <w:gridCol w:w="2129"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00156E05" w14:paraId="17BCA5C6" w14:textId="77777777" w:rsidTr="005C4B0E">
+      <w:tr w:rsidR="00156E05" w14:paraId="10B20B3C" w14:textId="77777777" w:rsidTr="005C4B0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="175EB346" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="7F17931A" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27103E47" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="46735A6F" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3531E5F6" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="52613641" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="564FE2BC" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="766B44F6" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1072" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51BA345E" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="0C417A0C" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F77CD77" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00481A79" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="46F3C865" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00154AC2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62124DD5" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="115BA0B6" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7340CB1A" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="03312DAE" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00021700">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дополнительные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B306430" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+    <w:p w14:paraId="1965B7EC" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="2542"/>
         <w:gridCol w:w="3125"/>
         <w:gridCol w:w="2132"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0062640F" w14:paraId="173A1076" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="3FAC2508" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A805550" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="6E4D88E9" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3855A9AA" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="2F8A4AFB" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="495AC329" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="676B4E3B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39FDE505" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="1AA51F7A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C47C496" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="4BB55054" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="484D8B2E" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="05D78B86" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61E131A2" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="39104176" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="1874492F" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="64C81F13" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="299634F8" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="4A158397" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="027AC71E" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="36660FF9" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Смеси бетонные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B358624" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="047F8E50" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.63/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F67EE6C" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="2C835826" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и изготовление образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21325976" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="45D96F6A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10180-90 п.4.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1035-96 п.6.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1545-2005 п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="239ECE7F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="41940588" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Индустриальная, 21, 231294, г. Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1E64B4AE" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F">
+          <w:p w14:paraId="66A50BF2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="35FF74D4" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="79808588" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40285EF9" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="6C5D05C6" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67D05A8F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="47B37005" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2F1390" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="49DD49A8" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.63/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0E5F92" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="495F83B4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Удобоукладываемость (консистенция)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E7518DE" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="704C69C7" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1545-2005 п.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0D47B24D" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="3E82EBE2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="128FE98D" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="3FA008DB" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="3F09FD24" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="4CAE3721" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2431C21B" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="528FB9A7" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="23F05E87" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="6ED21042" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="576716EA" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="0BC6B6F4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28E6FFDA" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="61657599" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Средняя плотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40F216CD" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="0C5D48F3" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1545-2005 п.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="226190B0" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="71C44800" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13F87E17" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="120B0AE9" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="246A9293" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="4DF6882E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7D411E2C" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="5285C674" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="462F84DB" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="711B2555" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="28089D9A" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="39741BE0" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6D92E0D4" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="365E2CBA" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Расход составляющих на 1 м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="36C81496" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="55E6B8EE" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1182-99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34CA83CD" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="0F5168BE" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="582F29FC" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="412BF22D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="12D73105" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="23A2F471" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2785C5B4" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="05D332C4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="51FE5BFD" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="124F4BD1" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Смеси растворные и растворы строительные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="261BCB55" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="071C56C3" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.64/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13544E3A" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="65393567" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор образцов (проб)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2449D273" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 5802-86 п.1.2-п.1.10</w:t>
+          <w:p w14:paraId="5EC2A3F5" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5802-2024 п.4.2-п.4.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1B5547" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="6C18CB4A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Индустриальная, 21, 231294, г. Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="16A353EC" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F">
+          <w:p w14:paraId="0E3BB532" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="540ED212" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="30861C7F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="64804DB4" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="3D884C26" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2931D7C5" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="30DE1104" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="782F7130" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="523F9DAB" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.64/29.144</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F16295C" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="6D909371" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Подвижность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="203D900E" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 5802-86 п.2</w:t>
+          <w:p w14:paraId="5E754C96" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5802-2024 п.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="74CC368F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="5507FE1E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5956051B" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="2EACA6C2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="625F3956" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="6865915E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="579DE0A4" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="23FFFA92" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5EBFE731" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="2E3C82FD" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0315270F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="6279F67B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D881F46" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="7BF1ACF7" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Консистенция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A249C72" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="0185693C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1307-2002 7.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="79928DFD" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="7622CCAE" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="065E152E" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="30131DA8" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="4EFE4A1D" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="72885822" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2777D9" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="1B86AD19" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="572DB757" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="18AB6BC8" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDF7A05" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="03528704" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.64/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B58DD7F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="10125024" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Средняя плотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B361625" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 5802-86 п.7</w:t>
+          <w:p w14:paraId="29992496" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5802-2024 п.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="14FC6E73" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="731D5F1D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3325DF8F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="48D6C675" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="4CA900A7" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="22BB13DA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C6E1A39" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="73AA0430" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76F0AE75" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="5C6F9EBF" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0A61AFB9" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="4129E239" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="609F115D" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="7ED88091" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Расслаиваемость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="516A0FB9" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 5802-86 п.4</w:t>
+          <w:p w14:paraId="52C92F0A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5802-2024 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6CEA1E78" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="0B1E6FEC" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C9FE1DE" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="29B869AE" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="0DF02EB0" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="078CE4A8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A8ADC04" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="7DF54B4A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C2734A9" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="46563F75" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="571BFB81" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="75CD42CB" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.64/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="678C61F9" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="5E885709" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность на сжатие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F976CB2" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 5802-86 п.6;</w:t>
+          <w:p w14:paraId="2F7FE6B0" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5802-2024 п.9;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1307-2012 п.7.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3F3196F8" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="58C1AF6C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C798BAC" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="1973B900" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="3FC143EC" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="4FB82176" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="523BCA50" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="432CC897" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5ACD37A0" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="28180E3E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DDBE9CB" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="3DE71BA4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.64/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48A4BD1A" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="661C487B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Морозостойкость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72F77CA9" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="661571B8" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10060.2-95;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 5802-86 п.10</w:t>
+              <w:t>ГОСТ 5802-2024 п.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B766704" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="5FB89448" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="285AD59A" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="471D7256" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="0F59C027" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="6FEABDCB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="74577971" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="65E88C00" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5ADAD38B" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="254FB790" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="17F26021" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="7E41E7CD" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.64/26.141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="485E834A" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="4166912B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Водонепроницаемость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDF9BA6" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="16DBF577" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12730.0-2020;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12730.5-2018;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1307-2012 п.7.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5963337A" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="0F649DB7" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DBAB90B" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="220333E6" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="635C51F0" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="4C689031" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="012D53E4" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="1B7FFA47" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="42F7FC63" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="17B12E11" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Бетоны конструкционные тяжёлые</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Бетоны конструкционные тяжёлые для транспортного и гидротехнического строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9A4266" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="03410577" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.61/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF21F97" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="707B5E0D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность на сжатие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="69B2CA35" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="47D3FEED" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10180-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28570-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B0431BE" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="2AE7B1BA" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Индустриальная, 21, 231294, г. Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF4FB5F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F">
+          <w:p w14:paraId="1599E811" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="46FF073B" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="69AA518D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67C049A3" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="62709498" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="56D5F02B" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="14018189" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="686B886C" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="18D310FB" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="005D792B" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="743F271A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность на растяжение при изгибе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1CFE299C" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="35CBF9F2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D8F07FC" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="6D408929" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53322D41" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="5FDAD856" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="4533101F" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="10274315" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40C53C7F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="46078728" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69AEBAB6" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="29D8E9D1" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3DCB81" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="018EBA11" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.61/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30B50994" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="5B84C80F" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Средняя плотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C3D3408" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="0FFBD5E6" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12730.0-2020;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12730.1-2020 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4301D266" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="4B498D74" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37F17570" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="5FC47E1F" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="2CC15E36" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="59E9C49A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52FE4536" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="4D452B9C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7FB1FB2F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="71A6D53D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69FE40B8" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="284F6FA3" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A05BC6B" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="0A7A780A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Влажность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="291A2C17" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="175BD779" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12730.0-2020;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12730.2-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C1A3250" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="39660D81" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="44091D99" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="1B20F1D2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="3F16F36D" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="7B3FE6F3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1147F91D" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="78283470" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="112C898E" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="3970AD7D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="74A5D304" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="32BC778B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="189D36C5" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="0342CEE4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Водопоглощение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="624ACFD9" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="3507A791" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12730.0-2020;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12730.3-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B149F15" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="01B43C00" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1127CE03" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="7A6E79B4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="10BC5399" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="0745A231" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E85681F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="5D8BF315" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0EF87110" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="5CF961BE" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1639C4" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="66278C30" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.61/29.070</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB314EE" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="163A094C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Истираемость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1036CAB3" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="4B8365C0" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13087-2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="210AFF82" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="0AE358FC" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DF8E6D5" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="4ED9740B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="79414185" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="0A7D9E76" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23DFBC5F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="156BDD43" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="594A4D4B" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="6614144D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12842CB6" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="2B5BBA52" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.61/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73B3FC42" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="7907A84A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Морозостойкость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE16E61" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="35D00A2E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10060.0-95;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 10060.1-95;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 10060.2-95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="15546991" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="092364C0" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6262897C" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="2DDCCBA7" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="0CCA4D65" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="62BF3429" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="577B8599" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="1034D1B6" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="38C12935" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="555DF979" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65569BEF" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="1138864E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.61/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46A91D2E" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="40850EAA" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность бетона методом неразрушающего контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60D14321" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="4B906FAA" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 18105-2018;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 22690-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="57092586" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="7F18B9C6" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="14F16C09" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="729BEC25" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="6258D6AE" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="5CDD54AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4807D10A" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="5C40F850" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.9**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6EEB530F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="4382F2B9" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="54DE4BE7" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="11A67EFF" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.61/26.141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6F12B4A8" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="3B62C3AB" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Водонепроницаемость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA985C5" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="56F95874" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12730.0-2020;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12730.5-2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="717DB067" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="36C3321B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7DE55773" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="79661916" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="37733FE7" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="1314EC60" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0530AD74" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>5.1*</w:t>
+          <w:p w14:paraId="3206826F" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="377ADF42" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Плиты бетонные и железобетонные для тротуаров и дорог</w:t>
+          <w:p w14:paraId="3EC6B364" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Камни бетонные бортовые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD3AF94" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="67DCDFB6" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.61/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7703C157" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="1F7F47E6" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор образцов (проб)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="661D1B1E" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="70F602EA" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28570-2019 5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1152-99 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="05A63920" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="28DACC56" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Индустриальная, 21, 231294, г. Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="54EA3154" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F">
+          <w:p w14:paraId="6CDDC67F" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="1F42A7EF" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="3FCEE765" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B675955" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>5.2*</w:t>
+          <w:p w14:paraId="24BCEAA1" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="26DAF89C" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="7E81EE76" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="39802D46" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="59A62C1D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/29.121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F72921" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Прочность на сжатие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F1B399" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10180-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28570-2019;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1152-99 7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6D83E1E6" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="777E3547" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="057FDD11" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8FD83E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4C67B876" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="421C5D1C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="552CD7A2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Прочность на растяжение при изгибе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3459413C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F287D67" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5FB3C2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="01CA28D2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15508283" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4CAB8AF2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFE37F5" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.61/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05559D8A" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Геометрические размеры и отклонения геометрических парметров</w:t>
+          <w:p w14:paraId="12B5AE3D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Точность геометрических параметров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40897912" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="5EEA13EE" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26433.0-85;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 26433.1-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="74F67B62" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="550B6D06" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2EE84242" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="326257AC" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="48603D82" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="1FB659EF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B313A03" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>5.3*</w:t>
+          <w:p w14:paraId="438CB0C5" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0A8B7C28" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="07663D0E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2426AFB3" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="7840F123" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2F1D19" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="6E6FCE9D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Внешний вид и категория бетонных поверхностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="597C3554" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="52564376" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13015.0-83;</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t>ГОСТ 26433.0-85;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 26433.1-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0D16AB10" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="5266EB65" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39AD4C98" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="51616040" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="437A35CB" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="68F2F7E7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F247959" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>5.4*</w:t>
+          <w:p w14:paraId="31A4E1C5" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25500BFF" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="1D760208" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              <w:t>23.61/29.121</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5338C0FA" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="289C3D29" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Прочность на сжатие</w:t>
+          <w:p w14:paraId="43500904" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Водопоглощение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...171 lines deleted...]
-          <w:p w14:paraId="49F89BC4" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          </w:tcPr>
+          <w:p w14:paraId="7076C241" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12730.0-2020;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12730.3-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="617C8E42" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="170735B8" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="026A74F0" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="0AA4A24C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="5D76A70E" w14:textId="77777777">
-[...275 lines deleted...]
-      <w:tr w:rsidR="0062640F" w14:paraId="05BEAAC6" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="0DEAA2DE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBB3130" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>5.10*</w:t>
+          <w:p w14:paraId="4C1D3EE5" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B5AE936" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="1902B933" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="79B19EB2" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="1887A37C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.61/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2209F4" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="26978A3D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Морозостойкость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE48FB5" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="1E9F16DC" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10060.0-95;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 10060.1-95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D6A0A30" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="583CC173" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4815C1F5" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="2DD63637" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="1EDB8B8F" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="4EE192CA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7EAA2E70" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>6.1**</w:t>
+          <w:p w14:paraId="7D76CBAD" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="61C48DF3" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Камни бетонные стеновые</w:t>
+          <w:p w14:paraId="5170B26B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плиты бетонные и железобетонные для тротуаров и дорог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C868881" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="6B799566" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.61/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="602FA5E9" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="326564CA" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор образцов (проб)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1EFCCED0" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 23616-79;</w:t>
+          <w:p w14:paraId="76D8613C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28570-2019 5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...11 lines deleted...]
-              <w:t>СТБ 1008-95 п.5.5</w:t>
+              <w:t>СТБ 1152-99 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6396BC01" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="6617426A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Индустриальная, 21, 231294, г. Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="28B76647" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F">
+          <w:p w14:paraId="255BD405" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="24E35F83" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="41BE8265" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6785B7A7" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>6.2*</w:t>
+          <w:p w14:paraId="3EC93A75" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0FE35F2F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="48D463A2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="20C73590" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="16FF227C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.61/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="155EA497" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Внешний вид и категория бетонных поверхностей</w:t>
+          <w:p w14:paraId="54DAA059" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Геометрические размеры и отклонения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>геометрических парметров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADCEF13" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 13015.0-83;</w:t>
+          <w:p w14:paraId="6246641A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 26433.0-85;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 26433.1-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="38CC8AEA" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="417B1741" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="19F9F2C6" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="2A380257" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="7A4E2856" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="0035571D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41D3E64D" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>6.3*</w:t>
+          <w:p w14:paraId="449D3EC6" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7936FD46" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="5F7E02DA" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D9F5672" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="004045A2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74C44288" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Геометрические размеры и отклонения геометрических парметров</w:t>
+          <w:p w14:paraId="3CBC0290" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Внешний вид и категория бетонных поверхностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2839438F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="13BB1653" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13015.0-83;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
               <w:t>ГОСТ 26433.0-85;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 26433.1-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37E18B02" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="0B541F02" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="629E9F32" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="353653B0" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="32E36038" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="5030E103" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="236E7004" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>6.4*</w:t>
+          <w:p w14:paraId="195BB4A7" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5ECC1E32" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="6E2E1839" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-          <w:p w14:paraId="57AF4EB6" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="79643BB2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/29.121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15530AC9" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Прочность на сжатие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD182E2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10180-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28570-2019;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1152-99 7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5996E4FA" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDB3299" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="6465A982" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E350A3A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53D6409D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D79B674" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21595DCE" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Прочность на растяжение при изгибе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C705D42" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB69A5E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="614D0FD8" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="31479DF6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B24CA7A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D787387" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F4C747" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.61/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B6B8131" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="598DC256" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Водопоглощение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E654B63" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12730.0-2020;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12730.3-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F09EF40" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2C65BC" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="5CEABD3C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2383B6D8" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.7*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0A3318" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1556E328" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/29.070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41553B4A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Истираемость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD063D7" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13087-2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9326C4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E430A31" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="0270B063" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="346A92EB" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="77931F54" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6225D12D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/26.141</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD68855" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Водонепроницаемость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44390EAD" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12730.0-2020;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12730.5-2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF4EEF8" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E807E0D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="4EB1C49B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="382B7C83" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7754906B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0235601F" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/29.040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B5337E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Средняя плотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66483646" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="46854563" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12730.0-2020;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12730.1-2020 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B5716D5" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="01C3C4EE" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5713EFCD" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="4E668965" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="3CABF17C" w14:textId="77777777">
-[...192 lines deleted...]
-      <w:tr w:rsidR="0062640F" w14:paraId="7F408702" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="12156810" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC3450D" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>6.7*</w:t>
+          <w:p w14:paraId="14D041C8" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0D3CF9A0" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="14785679" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="77412E96" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="679A1800" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.61/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA52AED" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="1D97B31C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Морозостойкость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4D6C9871" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="5FBEFD5B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10060.0-95;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 10060.1-95;</w:t>
-[...6 lines deleted...]
-              <w:t>ГОСТ 10060.2-95</w:t>
+              <w:t>ГОСТ 10060.1-95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A2118CA" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="3D0A7123" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="42C0F33F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="54A326D4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="7F789D55" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="03D362E1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="698850BC" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>7.1**</w:t>
+          <w:p w14:paraId="5A45E782" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8E23A0" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Конструкции и изделия бетонные и железобетонные</w:t>
+          <w:p w14:paraId="46CF3AD2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Камни бетонные стеновые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40F9771C" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="171066E7" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.61/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D5B39AD" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Отбор образцов</w:t>
+          <w:p w14:paraId="6B4872DF" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов (проб)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC066C7" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 13015.1-81</w:t>
+          <w:p w14:paraId="556BD5BD" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23616-79;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1008-2024 6.6;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1008-95 п.5.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4333E4B1" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="24F38FE6" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Индустриальная, 21, 231294, г. Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="38D932A4" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F">
+          <w:p w14:paraId="2EE43509" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="7196F0E6" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="1E43F489" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5138CB53" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>7.2**</w:t>
+          <w:p w14:paraId="5F850596" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0ADD1C54" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="0D344002" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5F946894" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="28885183" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23.61/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B7CDA18" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Геометрические размеры и отклонения геометрических парметров</w:t>
+          <w:p w14:paraId="10ABDEB1" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Внешний вид и категория бетонных поверхностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC7ACE0" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 26433.0-85;</w:t>
+          <w:p w14:paraId="2C8AE672" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13015.0-83;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 26433.1-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0A3FE545" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="67B77B74" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="504B3E04" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="0507FB65" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="4DECCB8B" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="3EDE558D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46A49267" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>7.3**</w:t>
+          <w:p w14:paraId="3008F101" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32915428" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="621286E8" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C565B1A" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="7BCE606C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67F19C61" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Внешний вид и категория бетонных поверхностей</w:t>
+          <w:p w14:paraId="37560FE3" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Геометрические размеры и отклонения геометрических парметров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B092E53" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...13 lines deleted...]
-              <w:br/>
+          <w:p w14:paraId="7BAC4CA8" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>ГОСТ 26433.0-85;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 26433.1-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A42EE02" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="1C05B707" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24B1A3FC" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="224B53E6" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="45977510" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="098A2353" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10497AE6" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>7.4**</w:t>
+          <w:p w14:paraId="7284E87F" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6DFC9681" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="6FD84E03" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0E26C19C" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          </w:tcPr>
+          <w:p w14:paraId="5835CF49" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/29.040</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FDE4320" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Ширина раскрытия технологических трещин</w:t>
+          <w:p w14:paraId="235E09A6" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Средняя плотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC23171" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 13015.0-83 13.4;</w:t>
+          <w:p w14:paraId="69A4EEE2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12730.0-2020;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 26433.1-89</w:t>
+              <w:t>ГОСТ 12730.1-2020 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="10EF779F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="776D3C2D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DCCD1BF" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="34AA6FA7" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="4DDDB2E1" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="213AF4DA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E72B722" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>7.5**</w:t>
+          <w:p w14:paraId="1379EFD6" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="71E888C3" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="47F29F90" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="00D392E3" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E02158" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/29.121</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB6AD42" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Толщина защитного слоя бетона</w:t>
+          <w:p w14:paraId="4E6BF221" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Прочность на сжатие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E21AFEB" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 22904-2023;</w:t>
+          <w:p w14:paraId="1E34A891" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8462-85;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 22904-93</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1008-2024 7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D66A1BC" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="65338E94" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4557A18F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="05F19DAF" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="260D6DC9" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="73D760BD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD02476" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6513B7D4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40802EAF" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/29.040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="108BD448" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Масса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5B866D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1008-2024 7.8;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1008-95 п.6.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5540ED3F" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36DA6813" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="3B568A60" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4D2449F7" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...8 lines deleted...]
-              <w:t>7.6**</w:t>
+          <w:p w14:paraId="28A72993" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0436559C" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="2FF2AA12" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="337F0316" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>23.61/29.121</w:t>
+          <w:p w14:paraId="0B733AD3" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA62C6C" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Прочность бетона методом неразрушающего контроля</w:t>
+          <w:p w14:paraId="5EA472AA" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Морозостойкость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="44030560" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 18105-2018;</w:t>
+          <w:p w14:paraId="65CFBE92" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10060.0-95;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 22690-2015</w:t>
+              <w:t>ГОСТ 10060.1-95;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 10060.2-95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="42F1FB0F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="6DCEC692" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5839375A" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="30A4BF95" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="045FBAD4" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="2E29037D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3975AF" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>8.1**</w:t>
+          <w:p w14:paraId="02075726" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7364A738" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...26 lines deleted...]
-              <w:t>Смеси песчано-гравийные для строительных работ</w:t>
+          <w:p w14:paraId="6EA71136" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Конструкции и изделия бетонные и железобетонные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="776FF7DE" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>08.99/42.000</w:t>
+          <w:p w14:paraId="1A4C3E9B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D84E87A" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Отбор образцов (проб)</w:t>
+          <w:p w14:paraId="7A0A7FC5" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED7484C" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 8269.0-97 п.4.2</w:t>
+          <w:p w14:paraId="7FD4A2FF" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13015.1-81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="73FD3305" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="1B7E0959" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Индустриальная, 21, 231294, г. Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="539B357C" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F">
+          <w:p w14:paraId="4D3966C9" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="7FC7A767" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="51C94FE1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="678F1641" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>8.2*</w:t>
+          <w:p w14:paraId="76779D69" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7755A123" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="65DEBE87" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2B13C0A4" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>08.99/29.040</w:t>
+          <w:p w14:paraId="2D4024C6" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD2100C" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Зерновой состав, модуль крупности</w:t>
+          <w:p w14:paraId="10CF90B5" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Геометрические размеры и отклонения геометрических парметров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28BE663E" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 8269.0-97 п.4.3;</w:t>
+          <w:p w14:paraId="05EF1BE4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.0-85;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 8735-88 п.3</w:t>
+              <w:t>ГОСТ 26433.1-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B650FBF" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="410DACC8" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F19E734" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="44AA3BEA" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="0BEDA084" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="0AEF7311" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="296E21BD" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>8.3*</w:t>
+          <w:p w14:paraId="330A5CB5" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01112B4D" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="2F9349CC" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0AB6E212" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="4082D9DF" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="250B8FC1" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Содержание пылевидных и глинистых частиц</w:t>
+          <w:p w14:paraId="76ED13C7" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Внешний вид и категория бетонных поверхностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47969B78" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 8269.0-97 4.5.1, 4.5.3;</w:t>
+          <w:p w14:paraId="001CBC59" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13015.0-83;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 8735-88 5.1, 5.3</w:t>
+              <w:t>ГОСТ 26433.0-85;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26433.1-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="77D71D33" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="697249F8" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="12882484" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="608C8C4E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="44BDC2B6" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="23DF63F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3633A326" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>8.4*</w:t>
+          <w:p w14:paraId="1F1E07C7" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7606AF4F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="5E1D2466" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="798066FA" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="1F0A455B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DFB79A2" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Содержание глины в комках</w:t>
+          <w:p w14:paraId="681387E7" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Ширина раскрытия технологических трещин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43761C96" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 8269.0-97 п.4.6;</w:t>
+          <w:p w14:paraId="50518C92" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13015.0-83 13.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>ГОСТ 8735-88 п.4</w:t>
+              <w:t>ГОСТ 26433.1-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25336D14" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="638AAD34" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40EC4FCA" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="5A23A0DF" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="0AC5AC04" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="289D2FBC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE3A126" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>8.5*</w:t>
+          <w:p w14:paraId="4C0A526B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DAA1143" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="4308B75A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="406504BE" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="406EC16D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E73B8D9" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Содержание зёрен пластинчатой (лещадной) и игловатой формы</w:t>
+          <w:p w14:paraId="73FF423E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Толщина защитного слоя бетона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38875624" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 8269.0-97 п.4.7.1</w:t>
+          <w:p w14:paraId="229D47F3" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 22904-2023;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22904-93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B007FEA" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="06DDFFD6" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D380FDF" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="0DAC5DF5" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="4EF78078" w14:textId="77777777">
-[...417 lines deleted...]
-      <w:tr w:rsidR="0062640F" w14:paraId="5D5E549F" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="168BA4DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4E6608BD" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>8.11*</w:t>
+          <w:p w14:paraId="313D0DD3" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B6A1267" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="0E4818EB" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F50C7CA" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF0AADC" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/29.121</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="090D9070" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Содержание зёрен слабых пород</w:t>
+          <w:p w14:paraId="71D7C2AA" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Прочность бетона методом неразрушающего контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="686ADC7F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 8269.0-97 п.4.9</w:t>
+          <w:p w14:paraId="7D53E0A0" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 18105-2018;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22690-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6699DCBC" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="15DD577C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37B60804" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="6771DF2D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="23C932FE" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="7147A987" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0640216E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="654F3174" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Щебень и гравий из плотных горных пород и отходов промышленного производства</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Смеси щебёночно-гравийно-песчаные</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Смеси песчано-гравийные для строительных работ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A292DB2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.99/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08CAD77D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов (проб)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B9975F" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8269.0-97 п.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F103DC" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Индустриальная, 21, 231294, г. Лида, Лидский район, Гродненская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="632DDB6C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="679E576C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="653FA470" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55945B64" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3782EB16" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.99/29.040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34818A14" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Зерновой состав, модуль крупности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="689AE7FF" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8269.0-97 п.4.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 8735-88 п.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="19C30D76" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE829F4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="1A9533A5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="408CA5B9" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBE7BBA" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9D8064" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61532C81" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание пылевидных и глинистых частиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDF4933" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8269.0-97 4.5.1, 4.5.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 8735-88 5.1, 5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6707F86D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37D251B4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="13F273B3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68EAFED4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3F0C92" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD1F2AF" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="345825E0" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание глины в комках</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B1D76B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8269.0-97 п.4.6;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8735-88 п.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25A203EE" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="537D960E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="039DF813" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="574D60FC" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8E7DE9" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B812FBB" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3610FBD7" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание зёрен пластинчатой (лещадной) и игловатой формы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="449A37F4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8269.0-97 п.4.7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B61651A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12709201" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="5D50B3EC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E429DDC" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAEDA29" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF43D8D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.99/29.121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E9F7DB" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дробимость щебня и гравия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D657C9" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8269.0-97 п.4.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="51F2A1F2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="643B985A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="3E458E1B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C134EE8" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.7*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC702E2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC66174" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.99/26.080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="119598AD" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Морозостойкость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="330EF04D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8269.0-97 п.4.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F259070" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F230A0E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="1DD4B5E0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D69858B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2434CFE8" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1918C9C8" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.99/29.040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6701B09B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание дроблёных зёрен в щебне из гравия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E117EE" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8269.0-97 п.4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="445FD556" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B880FD9" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="2BF6BA9A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04521524" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C01B37C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="484F78BC" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD79239" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Насыпная плотность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08116AF4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8269.0-97 п.4.17.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F40C8BE" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1361DA0C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="1A18325C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33618149" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.10*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA9911B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A308C82" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="038B0696" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Влажность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0788542E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8269.0-97 п.4.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14121838" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1537D5F7" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="37B0FD33" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="06E1496F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>8.12*</w:t>
+          <w:p w14:paraId="2D50ADCB" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0B280B55" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A477367" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0D2417" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Водостойкость</w:t>
+          <w:p w14:paraId="422300BF" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание зёрен слабых пород</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="052E4AEB" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>СТБ 2318-2013 6.10</w:t>
+          <w:p w14:paraId="53E0806B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8269.0-97 п.4.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66AB6B53" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="594142EA" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="07404B71" w14:textId="77777777">
-[...510 lines deleted...]
-      <w:tr w:rsidR="0062640F" w14:paraId="790D6DA1" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="79C28530" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5A96BA1E" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="1BEE607A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>9.7*</w:t>
+              <w:t>8.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="636EFE97" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F7DEB8" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Смеси щебёночно-гравийно-песчаные</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3429E410" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>08.12/26.080</w:t>
+          <w:p w14:paraId="1A280DBD" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.99/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="461F014B" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Морозостойкость (для песка из отсевов дробления)</w:t>
+          <w:p w14:paraId="0DA3DDC9" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Водостойкость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2E817F07" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 8735-88 п.13</w:t>
+          <w:p w14:paraId="62801E7E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 2318-2013 6.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="38F2EEC9" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="681EA3A2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Индустриальная, 21, 231294, г. Лида, Лидский район, Гродненская область</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5ABF542F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A787236" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="1ADD371A" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="7252BE8C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1333C289" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>10.1*</w:t>
+          <w:p w14:paraId="367C8124" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="43BABDCA" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Арматура напрягаемая и ненапрягаемая</w:t>
+          <w:p w14:paraId="617321E9" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Песок для строительных работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0FB4D0" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>24.10/42.000</w:t>
+          <w:p w14:paraId="18E8CDB3" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.12/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9885DF" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="36280EA4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор образцов (проб)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5554B505" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 12004-81 п.1</w:t>
+          <w:p w14:paraId="39C66F69" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8735-88 п.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB16825" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="0CACF414" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Индустриальная, 21, 231294, г. Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="09F5196E" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F">
+          <w:p w14:paraId="621C4A14" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="6F4986D9" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="1C6BC604" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3397A561" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>10.2*</w:t>
+          <w:p w14:paraId="6B650687" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5BB05846" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="1DB86B0C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t>24.10/29.137</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="46EF6488" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.12/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3FAC7E74" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Временное сопротивление разрыву</w:t>
+          <w:p w14:paraId="68F07F95" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Зерновой состав, модуль крупности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="577C0B58" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 12004-81 п.3.5</w:t>
+          <w:p w14:paraId="6D5B7096" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8735-88 п.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4CCC1BB0" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="67FB1530" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D4F1E48" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="2668C574" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="1B894532" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="7F9464F8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72C712BD" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>10.3*</w:t>
+          <w:p w14:paraId="6D9836E1" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A26C9AE" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="037E551F" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="209431A6" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22E31B42" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Предел текучести (физический)</w:t>
+          <w:p w14:paraId="7041674C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание пылевидных и глинистых частиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D9969E5" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 12004-81 п.3.6</w:t>
+          <w:p w14:paraId="1824BF14" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8735-88 5.1, 5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01807BDE" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="54C32E77" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="391CA8EC" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="5EDA8104" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="3C16B6DA" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="5673AF6A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF27B39" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="436E20BC" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="72EA9CD8" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8FEE6D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание глины в комках</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05BA8B11" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8735-88 п.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6075B8E1" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F42884D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="7A9D3CDB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1D4D40" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12295EA1" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="581FF9D0" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBF8AA9" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Насыпная плотность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18375707" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8735-88 п.9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1E127505" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4520139D" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="293B673A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D34A10E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67138DE5" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7437751C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E94BB18" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Влажность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ADA4E5F" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8735-88 п.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="23FD9DBB" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5398D54A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="0B7BADF7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C305DD6" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>10.4*</w:t>
+          <w:p w14:paraId="66F3F2C3" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="668CD04D" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="37B502C0" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="43201A06" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>24.10/29.121</w:t>
+          <w:p w14:paraId="36374669" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.12/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="41934247" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Относительное удлинение</w:t>
+          <w:p w14:paraId="0194E8A4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Морозостойкость (для песка из отсевов дробления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="49627F6D" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>ГОСТ 12004-81 3.1-3.3</w:t>
+          <w:p w14:paraId="48AD7B6C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8735-88 п.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="62BF4612" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="4264BFA4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5EF019B2" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="2E18E0FA" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="40D75C6D" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="789425FC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E71A655" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>11.1*</w:t>
+          <w:p w14:paraId="22CD99B9" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7906DC3F" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Изделия арматурные сварные для железобетонных конструкций</w:t>
+          <w:p w14:paraId="448F2280" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Арматура напрягаемая и ненапрягаемая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="173C6722" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>25.11/42.000</w:t>
+          <w:p w14:paraId="422B6F9A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="034D3BC7" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="17653E64" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор образцов (проб)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44FAEC27" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...14 lines deleted...]
-              <w:t>СТБ 2174-2011 п.6.9</w:t>
+          <w:p w14:paraId="221734D5" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12004-81 п.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="69426A1C" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="6F529330" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Индустриальная, 21, 231294, г. Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="33EDB221" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F">
+          <w:p w14:paraId="4DE58109" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="4EECDB2E" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="6E9C234E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2101A388" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>11.2*</w:t>
+          <w:p w14:paraId="66822E14" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="56EB5B64" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="2B2EA715" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1DF401" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>25.11/29.061</w:t>
+          <w:p w14:paraId="37CCA719" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/29.137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E269AAF" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Геометрические параметры арматурных изделий. Внешний вид</w:t>
+          <w:p w14:paraId="41333516" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Временное сопротивление разрыву</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0920FD" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...14 lines deleted...]
-              <w:t>СТБ 2174-2011 7.1-7.9</w:t>
+          <w:p w14:paraId="64886003" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12004-81 п.3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B4355AA" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="5ED836D1" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="213A26BD" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="27BBE710" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062640F" w14:paraId="1BA75A57" w14:textId="77777777">
+      <w:tr w:rsidR="00654A4E" w14:paraId="4423CA3F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77036703" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5893CBB5" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38FAD511" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/29.144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09CCBFC0" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Предел текучести (физический)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE4E2AC" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12004-81 п.3.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD8A39E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B09DB02" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="2758797C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA1483A" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>11.3*</w:t>
+          <w:p w14:paraId="2C12A9BB" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="195CD514" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="6306326A" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="19672B6C" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>25.11/29.121</w:t>
+          <w:p w14:paraId="7FC8F148" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="25F988D5" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
-[...7 lines deleted...]
-              <w:t>Прочность сварных соединений</w:t>
+          <w:p w14:paraId="5ADD631F" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Относительное удлинение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="71030880" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="00481A79">
+          <w:p w14:paraId="7A3081C9" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12004-81 3.1-3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31F000F2" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F610061" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="12AE59A2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08394146" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1789C8E3" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Изделия арматурные сварные для железобетонных конструкций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEC779F" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>25.11/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B5C95B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов (проб)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFA838C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10922-2012 п.6.17-п.6.18, п.6.26-п.6.27;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2174-2011 п.6.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E956361" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Индустриальная, 21, 231294, г. Лида, Лидский район, Гродненская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4412720E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="1D88AE5F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B14776" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0F48C4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E676B50" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>25.11/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="308C82F4" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Геометрические параметры арматурных изделий. Внешний вид</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19888889" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10922-2012 7.1-7.8;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2174-2011 7.1-7.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25EAA499" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35B9373B" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654A4E" w14:paraId="5AD94EC9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F96477C" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="634112C6" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="527A0EA5" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>25.11/29.121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F90AC2E" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Прочность сварных соединений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2A2B30" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00595681">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10922-2012 п.7.11-7.17;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12004-81 п. 3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2174-2011 п.7.10, 7.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C6A0E63" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="58C7BF68" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2BB6B76B" w14:textId="77777777" w:rsidR="0062640F" w:rsidRDefault="0062640F"/>
+          <w:p w14:paraId="0206D300" w14:textId="77777777" w:rsidR="00654A4E" w:rsidRDefault="00654A4E"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E41869B" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
+    <w:p w14:paraId="5DB0602B" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32D5E1B2" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00481A79" w:rsidRDefault="00DD1A87">
+    <w:p w14:paraId="526638B9" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00154AC2" w:rsidRDefault="00DD1A87">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="00481A79" w:rsidSect="00306EC9">
+    <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="00154AC2" w:rsidSect="00306EC9">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62C2576E" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="5F0A6BFF" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D56D93D" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="39D96338" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7230,155 +7902,175 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6669549A" w14:textId="77777777" w:rsidR="00481A79" w:rsidRDefault="00481A79">
+  <w:p w14:paraId="33A6C0F0" w14:textId="77777777" w:rsidR="00154AC2" w:rsidRDefault="00154AC2">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="6E5814F6" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="33349EDC" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="273E75F0" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
+        <w:p w14:paraId="4D4D40D9" w14:textId="0D377D23" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00103679">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Дата принятия решения по аккредитации: 12.06.2026.</w:t>
+            <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
+          </w:r>
+          <w:r w:rsidR="00154AC2">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>12.06.2026</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00103679">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="223F381A" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="27BDB0CE" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -7477,204 +8169,204 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="44290133" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="04BF3777" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12871"/>
-      <w:gridCol w:w="1699"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="68AC52EB" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="5D932EEE" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="0E85C1B3" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
+        <w:p w14:paraId="10AC0F29" w14:textId="0C880552" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
+            <w:t>Дата принятия решения по аккредитации:</w:t>
           </w:r>
-          <w:r w:rsidRPr="00975190">
+          <w:r w:rsidR="00154AC2">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>12.06.2026</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>.</w:t>
+            <w:t xml:space="preserve"> .</w:t>
           </w:r>
           <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3C649963" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="33CE47A0" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="7A5D4EFE" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="0B9E93A7" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -7771,317 +8463,317 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="35F5E9E6" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="727C4251" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02262EAF" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="6FDC012B" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70374811" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="502F2C6C" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="37F0570D" w14:textId="77777777" w:rsidR="00481A79" w:rsidRDefault="00481A79">
+  <w:p w14:paraId="295CDB57" w14:textId="77777777" w:rsidR="00154AC2" w:rsidRDefault="00154AC2">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2367"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="1A534323" w14:textId="77777777" w:rsidTr="00481A79">
+    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="67A2ABBA" w14:textId="77777777" w:rsidTr="00595681">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="657F4905" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
+        <w:p w14:paraId="61716A7A" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001F6408" w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5F2144A4" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
+        <w:p w14:paraId="570EA37C" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00894DE4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>BY/112 2.5550</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="07435D5A" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="66A2FD0C" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0706E19D" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
+  <w:p w14:paraId="6C85A46A" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14539" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2353"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002317A4" w14:paraId="23F29018" w14:textId="77777777" w:rsidTr="00481A79">
+    <w:tr w:rsidR="002317A4" w14:paraId="6FC9E9D1" w14:textId="77777777" w:rsidTr="00595681">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2E0A05E6" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="5E016999" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Общество с ограниченной ответственностью "Лидский завод железобетонных изделий",</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5191156E" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="773CEC6B" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>производственная лаборатория</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2353" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="45F004BD" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="7746BCE7" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC7564">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>BY/112 2.5550</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2B8E9C7F" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
+  <w:p w14:paraId="301BF987" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9503,97 +10195,98 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="106"/>
+  <w:zoom w:percent="116"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00003DC7"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="00047B2F"/>
     <w:rsid w:val="00060F23"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000B23BF"/>
     <w:rsid w:val="000C58BA"/>
     <w:rsid w:val="000C6CCD"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="00103679"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00123D1B"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
+    <w:rsid w:val="00154AC2"/>
     <w:rsid w:val="00156E05"/>
     <w:rsid w:val="00161279"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="001726BA"/>
     <w:rsid w:val="001755EA"/>
     <w:rsid w:val="001925E1"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001951F3"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F6408"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002317A4"/>
     <w:rsid w:val="00246BB6"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="0025201C"/>
     <w:rsid w:val="00265CBA"/>
     <w:rsid w:val="002667A7"/>
@@ -9611,189 +10304,188 @@
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="00394025"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F251C"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="003F5E35"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00403AD5"/>
     <w:rsid w:val="004108B8"/>
     <w:rsid w:val="00417F1A"/>
     <w:rsid w:val="00436741"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="004656F1"/>
     <w:rsid w:val="00472FB6"/>
     <w:rsid w:val="00474E7B"/>
-    <w:rsid w:val="00481A79"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F43E3"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="004F60D6"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="005229C4"/>
     <w:rsid w:val="00534E87"/>
     <w:rsid w:val="00542DF1"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00562129"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
+    <w:rsid w:val="00595681"/>
     <w:rsid w:val="005B2B29"/>
     <w:rsid w:val="005B5277"/>
     <w:rsid w:val="005C4B0E"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00601064"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00612C04"/>
-    <w:rsid w:val="0062640F"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00645DC8"/>
     <w:rsid w:val="00650FCD"/>
+    <w:rsid w:val="00654A4E"/>
     <w:rsid w:val="00674D98"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="00681281"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006B3AFC"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00725F6C"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00743868"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="00752268"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="007707DF"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B1F75"/>
     <w:rsid w:val="007B2816"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007B3872"/>
     <w:rsid w:val="007E1978"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00807587"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="00894DE4"/>
     <w:rsid w:val="008A0FB4"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A6698"/>
     <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008B7734"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008D1A82"/>
     <w:rsid w:val="008D4619"/>
     <w:rsid w:val="008D4C32"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="008F692E"/>
     <w:rsid w:val="0090253C"/>
-    <w:rsid w:val="009100D9"/>
     <w:rsid w:val="00915BFB"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="00991BA4"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A0511C"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
-    <w:rsid w:val="00A210C6"/>
     <w:rsid w:val="00A411C3"/>
     <w:rsid w:val="00A458D7"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A61055"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7672E"/>
     <w:rsid w:val="00A82E98"/>
     <w:rsid w:val="00A95751"/>
     <w:rsid w:val="00AA45C5"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD0988"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B34700"/>
     <w:rsid w:val="00B40C84"/>
     <w:rsid w:val="00B424E7"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B9559C"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BB4869"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
+    <w:rsid w:val="00C55E21"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C96A76"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CC7DF1"/>
     <w:rsid w:val="00CD7A54"/>
     <w:rsid w:val="00CE0B82"/>
     <w:rsid w:val="00CE4412"/>
     <w:rsid w:val="00CF2879"/>
     <w:rsid w:val="00CF3A7A"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D27383"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D7792E"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DA6687"/>
     <w:rsid w:val="00DB1FAE"/>
@@ -9843,51 +10535,51 @@
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3E23E41B"/>
+  <w14:docId w14:val="6ED550EF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11843,69 +12535,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1057</Words>
-  <Characters>6026</Characters>
+  <Words>1154</Words>
+  <Characters>6579</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7069</CharactersWithSpaces>
+  <CharactersWithSpaces>7718</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>