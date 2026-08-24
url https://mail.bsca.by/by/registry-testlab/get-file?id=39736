--- v0 (2026-06-20)
+++ v1 (2026-08-24)
@@ -1,35788 +1,39428 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2F1F56CE" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
+    <w:p w14:paraId="10A3443F" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6051E597" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
+    <w:p w14:paraId="627DD058" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>области аккредитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="40E1BA02" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
+    <w:p w14:paraId="0FAEA74C" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1989"/>
         <w:gridCol w:w="1546"/>
         <w:gridCol w:w="2539"/>
         <w:gridCol w:w="3127"/>
         <w:gridCol w:w="2129"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00156E05" w14:paraId="63646964" w14:textId="77777777" w:rsidTr="005C4B0E">
+      <w:tr w:rsidR="00156E05" w14:paraId="46631C53" w14:textId="77777777" w:rsidTr="005C4B0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA9A4A3" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="3A54D498" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1DC6C0" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="636C97B8" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5E7CCE" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="58055924" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55E6C87F" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="6039981D" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1072" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11A68BED" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="1C8D68CE" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D52CA21" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="003045CC" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="77FA5942" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="004C6BBF" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C213552" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="5A3F428B" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="110762C2" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="47E8BB38" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00021700">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дополнительные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E2C1505" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+    <w:p w14:paraId="634272D8" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="2542"/>
         <w:gridCol w:w="3125"/>
         <w:gridCol w:w="2132"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E7519E" w14:paraId="5FC4B2CB" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="367595A9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C2F25AE" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="073CA861" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57C534EA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="3D1457E5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="438BD165" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="507CD10B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65ECE81B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="5F6C7F91" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C913A89" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="6066BF15" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7F74BB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="60BD6790" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06AE1768" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="5D3ADE78" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="22A5E6DD" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="77AC3A78" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="180BF090" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="57FB35BB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.1* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1D187D7C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="5B492FC2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Биологически активные добавки к пище</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4F92C83A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="21BA03BD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.89/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D182C2A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="782E3077" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>E.coli</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="336331F5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="1F063806" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30726-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8050A7" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4C9FFC25" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="78A30FE6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="3098F999" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w:rsidRPr="003045CC" w14:paraId="2A1FD79C" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w14:paraId="2DB63C58" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51966CF3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="254C1045" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.2* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="12DE76C1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7218F883" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B7E80BC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4302A470" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1D9619" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="576B376D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>S.aureus</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D1402D6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRPr="003045CC" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="473A292A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
-            <w:r w:rsidRPr="003045CC">
+            <w:r w:rsidRPr="004C6BBF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 31746-2012 (ISO 6888-1:1999,ISO 6888-2:1999,ISO 6888-3:2003) </w:t>
+              <w:t xml:space="preserve"> 31746-2012 (ISO 6888-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1:1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="003045CC">
+            <w:r w:rsidRPr="004C6BBF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="33BDD011" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRPr="003045CC" w:rsidRDefault="00E7519E">
+          <w:p w14:paraId="1D49FE8F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00AC3220">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13E3EDA0" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRPr="003045CC" w:rsidRDefault="00E7519E">
+          <w:p w14:paraId="3AB786AC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00AC3220">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="07825F63" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="2EFCA9F7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="229F5643" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="4335B6DD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.3* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55BD12F8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7EB50D47" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="518D8AA3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="02CB6A90" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0C6130" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Бактерии группы кишечных палочек (колиформы)</w:t>
+          <w:p w14:paraId="50C3BCE6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF93D55" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 31747-2012 (ISO 4831:2006,ISO 4832:2006)</w:t>
+          <w:p w14:paraId="0032B24E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="23B2F059" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="33EF1049" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22BB5396" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="755091F7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="6B5C3A4A" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="60B69161" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F920DCA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="2E113EAD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.4* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1127DA66" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="669E336F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40F230A1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5E281931" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26406575" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="435B4DE8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Дрожжи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F811299" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="20C8A6B5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="65B329EF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4CB03709" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="255C9210" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1F3C2079" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="21460A55" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="7E72F130" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3517DA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="56F424C2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.5* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2BE0E07C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6F32FD3E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D10CA2A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="122A1A67" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38289449" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="7443A407" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07CD8512" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="61F88CBD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.15-94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7276C121" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="173C1397" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50DBF4AA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="76C85507" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="4D507567" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="5C2B0931" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="170719ED" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="1A9BC430" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.6** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="067A51AC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="64C221C1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9BEC48" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="0695CB6C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.89/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01C453DC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="3BA9ADB3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63D1E042" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="77798018" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31904-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05952CCF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0B341148" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46E4A9BC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6787B4AC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="6DEB678D" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="7EFC634B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22B4BDAC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="7A0C8D6A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.7* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0ADD2D61" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4E9A1BEF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="62229710" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="092E868E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.89/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="640A1CD3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="58ECAA2F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Патогенные микроорганизмы, в т.ч. сальмонеллы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7300A696" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="0A49BA8C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B03C3D2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="49864ECC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A7C4EE4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4089BBF4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="019D11C8" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="29A02A74" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF08D8C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="337A246A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.8* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7973217A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6FD3CD32" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50D83BA2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2B73FD70" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="12748880" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="1BCE7859" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA55764" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="5AEBACD2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="31165658" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1E51E0DD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40FB3E98" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="462C3954" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="62BC51D0" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="2F09A7FC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="01BFE0DB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="00895CF1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3921D1B4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="30BF30E4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Биотесты для контроля работы паровых и воздушных стерилизаторов и дезинфекционных камер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6176C8CE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="31C35C2B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.15/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="25027356" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="2EB3AB96" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Роста тест-культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0F5E51" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="3DCA600A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Инструкция 3.5-51-2006 п.99.1, п.100-103;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Методические указания по контролю работы паровых и воздушных стерилизаторов, утв. Минздравом СССР 28.02.1991 №15/6-5 гл.4, приложение 1, 2, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6AA22C7B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="17D326DB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6A914977" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E">
+          <w:p w14:paraId="1A8658CE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="61BC012F" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="0541B8AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9B94DE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="207E3D86" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="04AAEF9B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="260B0264" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Вода питьевая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB6B09A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="0F677F76" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.09/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="77A1CC9F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="10919023" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Вода питьевая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1533F74F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="3B534005" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ Р 56237-2014 (ИСО 5667-5:2006);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ГОСТ Р 51592-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="05A35BCF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="03CBC73A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6705B9F6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E">
+          <w:p w14:paraId="3BA6B385" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="238F6127" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="1342813C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04865AB8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="4556AA00" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3152F4E0" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="28C4A415" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Вода питьевая централизованного водоснабжения, (в т.ч. горячая) и нецентрализованного водоснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5688F969" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="1AD78A8E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.09/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD50849" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="59EB23A7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Вода питьевая централизованного водоснабжения, (в т.ч. горячая) и нецентрализованного водоснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AABBBE1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="2CC3B51B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31861-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31862-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31942-2012 (ISO 19458:2006);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 56237-2014 (ИСО 5667-5:2006);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ГОСТ Р 51592-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="795354AB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6B0794D0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE40B3A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E">
+          <w:p w14:paraId="1CE4DEC2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="4B45C5F1" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="792FBA5D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8EC7AB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="79649C95" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="568ED54B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="23D7EC67" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="409986D9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="2D94F107" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.09/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD6FC2F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="45EF6991" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Общее микробное число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E95909C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="0CB1B938" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 34786-2021 п.7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0AD97BFA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="191B4F25" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5475EE5A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="47B801F4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="7C36005F" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="0B09FA85" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC780D2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="370D81FD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="56A5E310" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1C4098A9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3504B06F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="752D4563" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF16114" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="64CBD76E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Общие колиформные бактерии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A25EC12" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="7B148986" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 34786-2021 п.9.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ТНПА и другая документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5BDE4408" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5DECCF77" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="78E4CA68" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="60DFF6BF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="5DD73EA5" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="5F817B15" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB941CF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="18DC80D5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="641E816E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5E472DEA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="015853FF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="6BB94F3C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.09/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="349B1ADB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="3F2199D9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор образцов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D620665" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="0717E6CA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31861-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31862-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="749C36EE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="3AFD7567" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27F42FB7" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="288DB5BA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="402990F8" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="5E866CA3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="258B1E81" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="055BBEA8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="651DF72E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2BADE755" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49A08204" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="4990797A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.09/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA8B948" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Термотолерантные колиформные бактерии</w:t>
+          <w:p w14:paraId="46910FBE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Термотолерантные</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> колиформные бактерии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD8D33A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="4615BE5F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 34786-2021 п.9.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="652C2A44" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4B350DE4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A5E5681" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4D62B354" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="620677C6" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="3D0F3FA4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="15AB4879" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="6602A239" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6707FD48" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0E164BF6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="388C9D41" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="086CDB63" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.09/04.125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0579A840" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="53290F39" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Удельная активность радионуклида цезий-137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2738465D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="6939E8A1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 4779-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34F03095" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6D9E4A0B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D8492F3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6C8B74DD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="652BF9E1" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="10BE0789" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D2DDEBE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="0D094C13" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="53C6E382" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Вода питьевая централизованных и нецентрализованных си-стем питьевого водоснабжения</w:t>
+          <w:p w14:paraId="38B8320B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вода питьевая централизованных и нецентрализованных </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>си-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>стем</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> питьевого водоснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1012CCD1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="0D64B23B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.09/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C48388E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="6B1639ED" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Водородный показатель (pH)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39AE7621" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="4EB937A7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ ISO 10523-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="74F6A1F5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3298D391" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">(лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="34B02945" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E">
+          <w:p w14:paraId="2BF9299C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="5F3372D0" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="1A2BB24A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="631E2752" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="6533DFA5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="16D754ED" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1217A4B8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DE1BD4C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="3016F046" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.09/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3827E51A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="7B0C8791" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Железо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8CDDC6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="2AB9B339" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 4011-72 п.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5024F222" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="311D5AC3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3469F046" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4E2FC880" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="2E810003" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="10FF49C2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53C8770B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="196387EB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4C8BC6E6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1A61FD58" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="295A4098" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="3C40CA92" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.09/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="066CD54C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="1CA82652" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Запах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="183F826E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="79D2E51D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3351-74 р.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="577B63D1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2AAC74C2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="33B1290F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="35080D9F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="00123035" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="51B17A7B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25EA4B95" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="2CBD4569" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="28625A76" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="741C8DE1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="603537B5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="067BEE8C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.09/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A70899" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="5B7B236F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Мутность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4701BA5C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="1E0B4A78" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3351-74 р.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2857411A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="32349BB6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36694894" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="27465ED9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="614B236D" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="19124018" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54D01DF2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="20B49DBF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F19ABB3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4C1472CA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="26DCD0E3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="47849762" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00466CA9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="44B068F0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Нитраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28C33ADB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="3EB68CF7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33045-2014 р.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64B5A485" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7C4AA808" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27757D0D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="571D45F9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="1AC7B8EB" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="4595E530" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9B0649" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="6C319C01" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>5.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="484CD165" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="463AB08C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4609F658" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="5493D123" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.09/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="073C61F8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="45CB033B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Общая минерализация (сухой остаток), сухой остаток</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32870BF6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="1847CE45" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 18164-72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01E29DEF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="15C0ECC2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6DD18AD3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="25479117" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="5FA894CA" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="0322C098" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0DC7F0" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="2286475E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5ABC47B5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="146CAE54" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0417DEF9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="28688371" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.09/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22D19F5F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4C873EFF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Окисляемость </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>перманганатная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5EDBB9BB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="7B889845" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ ISO 8467-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E7119F2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="424694E3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="43FD18AE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="28CAB231" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="3023BF79" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="7FF255C5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6160F175" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="674342EF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F1BFACE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1A6BC21D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F71A0DA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="3302A39C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.09/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5534BA3D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="074B5FAF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор образцов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62D99757" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="71A25F0A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31861-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31862-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="508FD4FF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7D24F1C0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="38EB2629" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0D5B3AFB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="026E4472" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="443983CB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="667550DB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="0ED15550" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DABE1D6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0FC2A386" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0603A763" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="39080DC4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.09/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55392FDE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="0504F9FD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Привкус</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DEE4C9D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="2AF713F6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3351-74 р.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="09FDEB45" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="63C58EEB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D376D70" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2D08C34F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="1B04582D" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="3BD0D34E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B448C79" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="6D81D145" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6FCDED9A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="28462BB2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4A211026" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="2707073C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.09/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71756E86" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="53AD4BC8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сульфаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="411DFA06" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="3A412055" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31940-2013 р.5,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="360D8F06" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6F822D33" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4134A0A9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="700CF2F0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="0FC105CB" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="292FCF3F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="10B77597" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="55472363" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6926E105" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="252574D1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13935B61" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="28FF4653" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1725548F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="6439B42B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Цветность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0E29ADE5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="14C1C38B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31868-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7000E9A7" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="687770E1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E10A619" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="49324938" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="108A4DDD" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="0087B270" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2E7EED" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.12*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C8182C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Вода питьевая централизованного водоснабжения, (в т.ч. горячая) и нецентрализованного водоснабжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B54342B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0862037B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Хлориды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="332C3F74" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 4245-72 р.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="438B20B4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. 50 лет Октября, 29, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный отдел)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7271E1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="728AE968" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7B080832" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>6.1**</w:t>
+          <w:p w14:paraId="70D5232A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB2F01B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF59BC9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>11.07/42.000</w:t>
+          <w:p w14:paraId="5AB205C3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3B66756A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Вода питьевая, расфасованная в емкости газированная и негазированая</w:t>
+          <w:p w14:paraId="7A93EE64" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Жесткость,жесткость</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> общая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="64B34609" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 31904-2012</w:t>
+          <w:p w14:paraId="182D6964" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31954-2012 р.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2130ECEF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFE4ADD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="59629517" w14:textId="77777777">
-[...190 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="5BFCFD98" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="04B75E42" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="43C9FB10" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>7.3*</w:t>
+          <w:p w14:paraId="562934FD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="36B179E4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E2B1A5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Вода питьевая, расфасованная в ёмкости газированная и негазированная</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="519DFAF1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C5B159" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.07/42.000</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="34B0C498" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0F319C32" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вода питьевая, расфасованная в емкости газированная и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>негазированая</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7C72DB46" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D41DD1D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31904-2012</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5D530763" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CC8F27" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="554F3DA6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9CC17A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="32B2B554" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="6D6DB24D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13998677" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>8.1*</w:t>
+          <w:p w14:paraId="09A7C3E6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="03C83955" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Готовые кулинарные изделия, в т.ч. продукция общественного питания</w:t>
+          <w:p w14:paraId="041311B2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Воздушная среда помещений организаций здравоохранения, жилых, административных и общественных зданий, воздух рабочей зоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="334C2AE7" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.89/01.086</w:t>
+          <w:p w14:paraId="6A9A838C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/01.086, 100.11/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C169C2A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="44B5804E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Количество </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Staphylococcus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A71AC3B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 30726-2001</w:t>
+          <w:p w14:paraId="02080024" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция 4.2.10-22-1-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="55E93D62" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="07FA035A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE4AC4B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E">
+          <w:p w14:paraId="1D5F55DD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="3EC08D52" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="0E6FCF66" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE32991" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>8.2*</w:t>
+          <w:p w14:paraId="245E1951" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01BE4F2F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="48FDF27F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7CF077B1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="514CC335" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="302CB54B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>L.monocytogenes</w:t>
+          <w:p w14:paraId="08E9B6A1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно-анаэробных микроорганизмов (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>КМАФАнМ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t>ГОСТ 32031-2012</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="090FE0F5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0022-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64B3A426" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4135DFC2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5AAD2064" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4AD5FDA0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="0BAA42E3" w14:textId="77777777">
-[...572 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="3DEDC1C1" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="797BA3F4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="48380ADD" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>8.10*</w:t>
+          <w:p w14:paraId="72744196" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2905909C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="710506E8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55897FB8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="68E6F661" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="16F5A7E3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Сульфитредуцирующие клостридии</w:t>
+          <w:p w14:paraId="7F86CA11" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесневые и дрожжевые грибы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7102DE6A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="691F2AF5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="161B8C9C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6BBFF382" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="39EDF924" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="0FFE8B2A" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="48AE9437" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="174DCB98" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8834C0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Готовые кулинарные </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>изделия, в т.ч. продукция общественного питания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5C7BDF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10.89/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7908F6D8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>E.coli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F2BEB1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30726-2001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="668A80D0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. 50лет октября, 29а, 247355, г. Буда-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7C96B5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="7E2A3C10" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C78E27C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7495AD73" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2BFF1A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE658B2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>L.monocytogenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE56CBF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32031-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6289AB2F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="56791512" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="7FDD9742" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="354F1A90" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36BADDC1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39DA0DFB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5719FE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="118D0DE0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31746-2012 (ISO 6888-1:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) п.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5A13BA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79B3C01A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="5C6C0FDD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7300BBE1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7E349F25" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="43CA4ABF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A2686A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бактерии рода </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Proteus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8C7AFA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28560-90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0756CC2C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27E3777F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="77E4E287" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A96B20" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="567F7C4C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73D048FF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="188D533A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>БГКП (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BEA3D4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9FA1A2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03087E60" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="218C26D8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22D35FB4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.6**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="220B388F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23859A52" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="577E037F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Готовые кулинарные изделия, в т.ч продукция общественного питания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1858F276" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31904-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="275A4BBF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E189EAD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="39C95AE2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18BAF7B3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.7*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="57BD4F97" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A32B3A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52BDFB9A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно-анаэробных микроорганизмов (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>КМАФАнМ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6A313D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEFD963" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="057377D8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="289791ED" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB05987" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1467908C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6421121D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63C0D8C5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные, в т.ч. сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7848EF87" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="211A18D0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0136A654" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="6A470BF2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C5E76C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="184BF3AA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="34CF7F40" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17518076" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB9E9EA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="734F6E93" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="495202ED" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="69569294" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="652EE8F2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>9.1**</w:t>
+          <w:p w14:paraId="42A2388D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="646059CE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6212D8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="785B5A95" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>S.aureus</w:t>
+          <w:p w14:paraId="5079CE98" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сульфитредуцирующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клостридии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="63AF116B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Инструкция 4.2.10-22-102-2005 утв. постановлением ГГСВ Республики Беларусь 30.12.2005 №283 р.6</w:t>
+          <w:p w14:paraId="6BF78D29" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12EF45F9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="005C207A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="21609953" w14:textId="77777777">
-[...865 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="50F077BF" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="2816FE23" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="42FA4AAF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.11* ТР</w:t>
+          <w:p w14:paraId="394222B1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="170FE216" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3939A9E2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дезинфицирующие растворы и антисептики</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5761168B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="743704D0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.14/01.086</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="42AAC74F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7DC084DD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2CAD025C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
+          <w:p w14:paraId="5DB6024D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция 4.2.10-22-102-2005 утв. постановлением ГГСВ Республики Беларусь 30.12.2005 №283 р.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0440430A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A833318" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="30589247" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="064BE182" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="4AF35531" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="222DB2E5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="342EBEF1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>11.1*</w:t>
+          <w:p w14:paraId="15204A40" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.1* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="005FF441" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Жировые продукты</w:t>
+          <w:p w14:paraId="12CD424F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Другие продукты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2A06C6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.41/01.086, 10.42/01.086</w:t>
+          <w:p w14:paraId="677587FF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.85/01.086, 10.89/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7352DDBA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="22EF1D6D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>E.coli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A48A5A1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30726-2001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6006F2D2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">(лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="059E3A42" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="66C950E7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E34C884" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59FD5B2D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="679FA46A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="727352E4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>L.monocytogenes</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D112447" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="4D3FF39B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32031-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29716809" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB0FC3B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="37500B28" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="5FC63966" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7418187B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>11.2*</w:t>
+          <w:p w14:paraId="5431964B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.3* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B702529" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0D5F9610" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="784E871C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="270C9CFC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77A2289E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="29EF39BA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22FD2186" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 31747-2012 (ISO 4831:2006,ISO 4832:2006)</w:t>
+          <w:p w14:paraId="598667AA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30347-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31746-2012 (ISO 6888-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1:1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) п.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="63FBC959" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1443CF75" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D6859F6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="087A8829" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="23494754" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="7850ECF8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14C8E0BD" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>11.3**</w:t>
+          <w:p w14:paraId="5294FA36" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.4* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="79627904" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="384FC2A2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66EA9299" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39EBD1F4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>жировые продукты</w:t>
+          <w:p w14:paraId="5006D7F0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26E24520" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 31762-2012 п.4.1;</w:t>
+          <w:p w14:paraId="319702A8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="094DB329" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04DEF45B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="5E633355" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="539FE2D9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.5* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37CE894E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09765373" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6C1BA7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бактерии рода </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Proteus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6D83FA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28560-90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6CCB0A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21B60179" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="1AEFC9AE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB51C72" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.6* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25110FB7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A94B234" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55853CBF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73784CA4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="692126F0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37DFACAA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="7BF0A7E9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C18DC78" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.7* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60CED3A4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="799A11B7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A6A333" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61CFAFF8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="779EB221" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1E24918E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="1B082AE5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A667FBE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.8** ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="293F7DA8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C46383" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.85/42.000, 10.89/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="202A4506" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A6C602" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 15113.0-77;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>ГОСТ 31904-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СТБ 1036-97 п.7.24</w:t>
+              <w:t>ГОСТ 7698-93 (ИСО 1666-73, ИСО 3188-78, ИСО 3593-81, ИСО 3946-82, ИСО 3947-77, ИСО 5378-78, ИСО 5379-83, ИСО 5809-82, ИСО 5810-82) п.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="51829B0A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6906F17F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A82B43D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4A6B8CDF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="173EAA55" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="5C4C864E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4219B6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>11.4*</w:t>
+          <w:p w14:paraId="23624B8A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.9* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7BE13DCB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0CF8B764" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B0C9D6B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.41/01.086, 10.42/01.086</w:t>
+          <w:p w14:paraId="3CA02B07" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.85/01.086, 10.89/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DFFD155" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Количество мезофильных аэробных и факультативно-анаэробных микроорганизмов (КМАФАнМ)</w:t>
+          <w:p w14:paraId="679F921E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные микроорганизмы, в т.ч. сальмонеллы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0EA44F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 10444.15-94</w:t>
+          <w:p w14:paraId="6FB57C49" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7EC26368" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="206DF23C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="026C7E87" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="34F2A90F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="7A8FDEFB" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="1142AD56" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A193594" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>11.5*</w:t>
+          <w:p w14:paraId="7EC940B7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.10* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1429502D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="09C49948" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0FF586EC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="563908BE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5945C487" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Патогенные, в т.ч. сальмонеллы</w:t>
+          <w:p w14:paraId="65113398" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6491631B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
+          <w:p w14:paraId="5FF52E80" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3893EA83" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5C05CDFF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D98660E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="65BCA63F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="2FE0B21F" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="443E9BCE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C6A305A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>11.6*</w:t>
+          <w:p w14:paraId="460065AD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.11* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="10CDDF90" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="184988D9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="45065C52" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5813AEFE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="20109ACB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Плесени</w:t>
+          <w:p w14:paraId="062D2F07" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сульфитредуцирующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клостридии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="380F31E4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+          <w:p w14:paraId="0E71D079" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39F9D0FE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="3F577CE3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3FD37FF5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1A5EDC85" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="1FD979FF" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="4F2BE180" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A1E1A1D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="30EBFE3C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="688519D0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Жировые продукты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="553C2E7B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.41/01.086, 10.42/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D0106F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>L.monocytogenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49132D71" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32031-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC32DF3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>12.1*</w:t>
+              <w:t xml:space="preserve">(лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC6D024" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="78EF7900" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6176BF0B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="238BF725" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B94FA5E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DAFB08E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>БГКП (колиформы)</w:t>
+          <w:p w14:paraId="2D55BD45" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>БГКП (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48151120" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ТНПА и другая документация</w:t>
+          <w:p w14:paraId="4D4AC0BB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="47D09668" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2826F0C5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="22D1828B" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="17700F70" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7529E614" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>12.2**</w:t>
+          <w:p w14:paraId="1601E120" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="636C812E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6126404C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54A49B8D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>100.06/42.000</w:t>
+          <w:p w14:paraId="137D7BE1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.41/42.000, 10.42/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49F041E5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Земли, включая почвы</w:t>
+          <w:p w14:paraId="5006192A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>жировые продукты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="211CC795" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 17.4.4.02-84</w:t>
+          <w:p w14:paraId="15004377" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31762-2012 п.4.1;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31904-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1036-97 п.7.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="68216D5A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4628F297" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="656D07CF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2BEF53D6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="1A8AF7B4" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="3CC6587E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A89C904" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>12.3*</w:t>
+          <w:p w14:paraId="410CF53C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>11.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="72F172F8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2928C575" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="33D4901A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>100.06/01.086</w:t>
+          <w:p w14:paraId="1C2BD7FF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.41/01.086, 10.42/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA90098" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Патогенные энтеробактерии</w:t>
+          <w:p w14:paraId="590A17D8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно-анаэробных микроорганизмов (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>КМАФАнМ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              <w:t>ТНПА и другая документация</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="73419ADF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D685FC5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="36DF624F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="582EE819" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="32CB4FEF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="01863B64" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="218403A9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="203DBD5B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B960EE4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46C641EE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDC201A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные, в т.ч. сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC85AB7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4CED15" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="643006DC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="5C84D38C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="604D6817" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>12.4*</w:t>
+          <w:p w14:paraId="608D26C9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="149F20EF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2215D64C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37BF3DDA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="3ACADCF4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB4A38B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Энтерококки</w:t>
+          <w:p w14:paraId="138B5116" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="32F2F30C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B287AA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D62EE40" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="760B7A51" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="475ACD63" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="31607568" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="37758E5F" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="0C8D39C6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB4879C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>12.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC35F24" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Земли, включая почвы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4825981B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.06/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65492E34" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>БГКП (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="437E7E65" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТНПА и другая документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C3CC0B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0077BCA8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="56A89832" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20EE1203" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>12.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6835BB17" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70575A2D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.06/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="622B5965" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Земли, включая почвы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34116B02" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17.4.4.02-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B42F41C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="729B9B7A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="70CAF3B1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE3A031" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>12.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="63852C19" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F9B30C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.06/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34567F6B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Патогенные </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>энтеробактерии</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7562FE37" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТНПА и другая документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="71BF75B8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="591409DB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="2C190423" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="15A11870" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>13.1**</w:t>
+          <w:p w14:paraId="34F3C50A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>12.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="06DACE4D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13292642" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="17906081" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отбор образцов.</w:t>
+          <w:p w14:paraId="2CAD73FD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Энтерококки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...25 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="15478BBA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74C817BD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B439E34" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="08CAA174" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="4AEF2DB1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="33E39D4B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>14.1**</w:t>
+          <w:p w14:paraId="56C084FC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3E16045D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Изделия медицинского назначения. Маникюрные и педикюрные наборы и инструменты</w:t>
+          <w:p w14:paraId="32BAA252" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Игрушки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB22D83" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>25.71/01.086, 32.50/01.086</w:t>
+          <w:p w14:paraId="3CF1F769" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>32.40/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6788F09A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Стерильность</w:t>
+          <w:p w14:paraId="29AD45E5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B832116" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Инструкция 4.2.10-22-1-2006 гл. 4 п.20</w:t>
+          <w:p w14:paraId="775F385B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 18321-73 п.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1087-97 п.5.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 952-94 п.3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4098F400" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1B01F6EB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="46D587E1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E">
+          <w:p w14:paraId="356A5297" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="749E765C" w14:textId="77777777">
-[...284 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="2838C55C" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="28F59470" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="40B08B92" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>15.4*</w:t>
+          <w:p w14:paraId="54B8BA0A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4FE73FB9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC5EA33" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Изделия медицинского назначения. Маникюрные и педикюрные наборы и инструменты</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="75847452" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB674D4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>25.71/01.086, 32.50/01.086</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="756F5F01" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Яйца гельминтов</w:t>
+          <w:p w14:paraId="3EACBBBD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Стерильность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4C9C94E3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="03AB0985" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция 4.2.10-22-1-2006 гл. 4 п.20</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2E08951E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5398EE36" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A4D72C6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF75E9E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="1D40B5C0" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="2F3536ED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24F83370" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>16.1*</w:t>
+          <w:p w14:paraId="704C59A3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="60DA216F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Клинический материал от </w:t>
+          <w:p w14:paraId="3C17B0F6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Испаражнения</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73EC92D3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>101.02/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C9911A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Выявление и идентификация возбудителей инфекционных заболеваний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D07461" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция по применению 026-0309, утв. Главным государственным санитарным РБ врачом 08.09.2009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="480D7039" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>обследуемых лиц: грудное молоко, желчь, кал, спино-мозговая жидкость, моча, кровь, гной, промывные воды и рвотные массы; - отделяемое из нижних и верхних ды-хательных путей, -отделяемое из урогенитального тракта, ушей, глаз</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">(лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="46972362" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="0D1AA32B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2788F126" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>15.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B980A7B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2B417FAF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...15 lines deleted...]
-              <w:t>101.03/01.086, 101.09/01.086, 101.14/01.086, 101.15/01.086</w:t>
+          <w:p w14:paraId="22D6FC0F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>101.02/07.096</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0ACC26AF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-              <w:t>Бактерии рода Corynebacterium</w:t>
+          <w:p w14:paraId="2C908A17" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Цисты кишечных патогенных простейших, яйца гельминтов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54F4AD56" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...14 lines deleted...]
-              <w:t>государственным санитарным врачом Республики Беларусь</w:t>
+          <w:p w14:paraId="400E6880" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция по применению 021-0306, утв. Главным государственным санитарным врачом Республики Беларусь 03.01.2007;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Инструкция по применению 65-0605, утв. Главным государственным врачом Республики Беларусь 13.06.2005 с.7-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...19 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03CBCFAB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3CEA8C71" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="0CF3D0E9" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="65D83276" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56894AC9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>16.2*</w:t>
+          <w:p w14:paraId="51F27379" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C06D829" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5D44D467" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D9F803F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="34955F64" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B07EBB2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Бактерии рода Vibrio cholerae</w:t>
+          <w:p w14:paraId="61794F5A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Цисты простейших</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t>Инструкция 1.2.11-17-8-2004 п.11.5</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E6093D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция 4.2.11-19-9-2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B6A0ACD" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="64FD1EF5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E2D5A73" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5D9986E0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="0ED6A52F" w14:textId="77777777">
-[...155 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="2F54FE9B" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="4FA289E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="625629E4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>16.5*</w:t>
+          <w:p w14:paraId="3214D912" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E91F80E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="64D85935" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60E5FDF6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5AE34601" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="724CAE24" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Стерильность</w:t>
+          <w:p w14:paraId="5C0188F3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Яйца гельминтов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41EFC465" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55F96726" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="264E22AC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5BF70A5A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1E94DB01" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="18346036" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="7F70B838" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="299078BF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="26750277" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Клинический материал от обследуемых лиц: грудное молоко, желчь, кал, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>спино</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-мозговая жидкость, моча, кровь, гной, промывные воды и рвотные массы; - отделяемое из нижних и верхних </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ды-хательных</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> путей, -отделяемое из урогенитального тракта, ушей, глаз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="71EC6937" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>101.01/01.086, 101.02/01.086, 101.03/01.086, 101.09/01.086, 101.14/01.086, 101.15/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="158D68F5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бактерии рода </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Corynebacterium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0029C9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция по применению № 075-0210, утв. Главным государственным санитарным врачом Республики Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4FF95C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="291E0348" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="0E5260A3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22583F19" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E795436" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA062F2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4700DB1E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бактерии рода </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Vibrio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>cholerae</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E2FBD2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция 1.2.11-17-8-2004 п.11.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE36CAC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCCE3F7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="4E5BA9B2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="095201E5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1F55E8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2F631A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F98A4E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Микроорганизмы рода </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Staphylococcus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3B8C1B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция по применению № 075-0210, утв. Главным государственным санитарным врачом Республики Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="267AC35F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA5EC00" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="54FA4910" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D89E882" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA98AB6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="693B2688" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D421503" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные, в т.ч. сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2CD342" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция 4.2.10-15-21-2006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="51B1432C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="186AD1AB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="4320EBCD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB846F7" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>17.1**</w:t>
+          <w:p w14:paraId="20D1D0A4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3DF7A6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60526D80" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3B367A6F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отбор образцов.</w:t>
+          <w:p w14:paraId="553FAB4E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Стерильность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3403D342" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...14 lines deleted...]
-              <w:t>ГОСТ 9792-73 пп.1,2,4</w:t>
+          <w:p w14:paraId="069BA715" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция по применению № 075-0210, утв. Главным государственным санитарным врачом Республики Беларусь гл.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C6578A5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD20544" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="4F80B6FF" w14:textId="77777777">
-[...110 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="26DCFC1A" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="2E03E8F9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="17F92616" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>18.2*</w:t>
+          <w:p w14:paraId="6102F91A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>17.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4C36DE7A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1B4E49" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Колбасные изделия, продукты из мяса всех видов убойных животных, из мяса птицы, в том числе для детского питания</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7001C8E8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>38.12/04.125</w:t>
+          <w:p w14:paraId="14971951" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.11/42.000, 10.12/42.000, 10.13/42.000, 10.86/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0F855D47" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Удельная активность радионуклида цезий-137</w:t>
+          <w:p w14:paraId="03B30741" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0A581CFA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>МВИ.МН 4779-2013</w:t>
+          <w:p w14:paraId="0629FF64" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 4288-76 п.2.1;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9792-73 пп.1,2,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="715C4E6D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="14374A57" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7D39A0DB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="282BA920" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="61E9E515" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="37D9EB87" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06C045BE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>19.1*</w:t>
+          <w:p w14:paraId="670D62B5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>18.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="19404AC4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Кондитерские изделия</w:t>
+          <w:p w14:paraId="0790BA2F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Коммунальные отходы (зольные)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              <w:t>10.72/01.086, 10.81/01.086, 10.82/01.086, 10.86/01.086</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="56435D49" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>38.12/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37DB8D06" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>S.aureus</w:t>
+          <w:p w14:paraId="715EACE8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBDE2FD" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...14 lines deleted...]
-              <w:t>ГОСТ 31746-2012 (ISO 6888-1:1999,ISO 6888-2:1999,ISO 6888-3:2003) п.8</w:t>
+          <w:p w14:paraId="581C35FE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МОПр.МН</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 01-98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB9EC83" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4D5038E6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="46B326F2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E">
+          <w:p w14:paraId="19A3B16A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="3DDFFCCC" w14:textId="77777777">
-[...352 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="020E2588" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="39D3289A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="784A0B2B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>19.6*</w:t>
+          <w:p w14:paraId="3E2D607A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>18.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B9B6582" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6DDAF844" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="239213DB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="047341A4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>38.12/04.125</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3610740D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Плесени</w:t>
+          <w:p w14:paraId="54A9EAA6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Удельная активность радионуклида цезий-137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3040F91B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+          <w:p w14:paraId="159BB361" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4779-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47A1473E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="113D583F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1136E57A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="796F31B7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="55827D84" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="732513AE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73C28C53" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>20.1* ТР</w:t>
+          <w:p w14:paraId="74C95DCE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="098E35A8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Консервированные пищевые продукты</w:t>
+          <w:p w14:paraId="6C209B13" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Кондитерские изделия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2FAD2EFF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.11/01.086, 10.12/01.086, 10.13/01.086, 10.20/01.086, 10.51/01.086, 10.86/01.086</w:t>
+          <w:p w14:paraId="39EA0FD4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.72/01.086, 10.81/01.086, 10.82/01.086, 10.86/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21F0B29F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="636E0F75" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>S.aureus</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A014A44" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRPr="003045CC" w:rsidRDefault="00412DD5">
-[...30 lines deleted...]
-              <w:t>.8</w:t>
+          <w:p w14:paraId="1053D45F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31746-2012 (ISO 6888-1:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) п.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8AD7A4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7B070452" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7F663F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="573DA663" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="624A1247" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="4598133C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1609E6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>20.2* ТР</w:t>
+          <w:p w14:paraId="7070F3BE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0A8660F9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="3843B1D7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6042EE92" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="180A5BA7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02C74723" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Бактерии группы кишечных палочек (колиформы)</w:t>
+          <w:p w14:paraId="606AC146" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>БГКП (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3200B300" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 31747-2012 (ISO 4831:2006,ISO 4832:2006)</w:t>
+          <w:p w14:paraId="7A858FB0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5FDFE410" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="70E65D67" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B3D1B39" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="509A2C08" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="78C0C13B" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="40A45B26" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EAC0CF4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>20.3* ТР</w:t>
+          <w:p w14:paraId="7626C6F3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3979BA58" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="48AB5688" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0DEE834F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="70237BCA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1230302A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+          <w:p w14:paraId="1C50F32A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно-анаэробных микроорганизмов (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>КМАФАнМ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB47327" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="688D529E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.15-94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6EB28C56" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="10A778BA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52BEB208" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="03CF3EAE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="6BCD120D" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="0C5FADCD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15C1FCF5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>20.4* ТР</w:t>
+          <w:p w14:paraId="7C4994A5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4E11F4AE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2DD887F6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="21E4A176" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E4B252" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.72/42.000, 10.81/42.000, 10.82/42.000, 10.86/42.000</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B12F512" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Неспорообразующие микроорганизмы, в т.ч. молочнокислые и (или) плесневые грибы, и (или) дрожжи</w:t>
+          <w:p w14:paraId="6E99D857" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Кондитерские изделия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01509F24" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 30425-97</w:t>
+          <w:p w14:paraId="1F0D78AB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31904-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32751-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1036-97 п.7.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0CF5D543" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="62DB03B9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4E03331F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="072AB49D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="0F948E25" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="467E1B91" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9B3EE1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="57C81A6C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AA9586" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.72/01.086, 10.81/01.086, 10.82/01.086, 10.86/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55370BEC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные, в т.ч. сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD13932" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="648C128C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB06776" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="18FEEA55" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="353A6087" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>20.5* ТР</w:t>
+          <w:p w14:paraId="6EF473B2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B95F2C9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="330774B1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="40147C0C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="43471761" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Сульфитредуцирующие клостридии</w:t>
+          <w:p w14:paraId="6CE7B8B7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1958CE57" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
+          <w:p w14:paraId="10A634F3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7EF09ADF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="534A1A7B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F7250D9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5CE6B01B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="01A8FD81" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="4F70F206" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="511DD7EA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>21.1* ТР</w:t>
+          <w:p w14:paraId="06706F49" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.1* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="00F107E0" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Консервы из мяса птицы, в том числе </w:t>
+          <w:p w14:paraId="226A0409" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Консервированные пищевые продукты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="58298FCE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.11/01.086, 10.12/01.086, 10.13/01.086, 10.20/01.086, 10.51/01.086, 10.86/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7EB710" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1141C9DD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 31746-2012 (ISO 6888-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1:1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="23E9F017" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AC5CCC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="38FAFDE5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B01A9F2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="49E1739E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="691D51E8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DC257F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C97486A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="42C1C4BA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA4F295" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="5F1DB5BF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FEB03C6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45FC84A4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03796CE3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6452E3C1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Количество мезофильных аэробных и факультативно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>и для детского питания</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t>анаэробных микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF85228" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 10444.15-94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0374A9B8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D9F9B83" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="2D36F730" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D25354" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.4* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD3896B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...19 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4BA7C8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB7844D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-              <w:t>S.aureus</w:t>
+          <w:p w14:paraId="7370A2A8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Неспорообразующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> микроорганизмы, в т.ч. молочнокислые и (или) плесневые грибы, и (или) дрожжи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E5B61C6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRPr="003045CC" w:rsidRDefault="00412DD5">
-[...30 lines deleted...]
-              <w:t>.8</w:t>
+          <w:p w14:paraId="431D02AA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30425-97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...18 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4AFC0282" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...12 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="40F90B65" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="6B6C3CC5" w14:textId="77777777">
-[...234 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="11E69EB7" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="2715A4D5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="373A2DD9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>21.5* ТР</w:t>
+          <w:p w14:paraId="30B5A995" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.5* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DFDAB62" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="443774FF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="17A4A85E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E903980" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.13/01.086, 10.20/01.086, 10.51/01.086, 10.86/01.086</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="22DBE8DB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Сульфитредуцирующие клостридии</w:t>
+          <w:p w14:paraId="1DFA9554" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сульфитредуцирующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клостридии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6980D0B4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="313F8957" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0DD37D9C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6D848F91" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05867296" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="11849A06" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="2E2D4112" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="6C52A8E0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57638B20" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>22.1*</w:t>
+          <w:p w14:paraId="04615241" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>21.1* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="20DD30C1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Консервы общего назначения Консервы детского и диетического питания</w:t>
+          <w:p w14:paraId="249D370B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Консервы из мяса птицы, в том числе и для детского питания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="60A425B1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.11/01.086, 10.12/01.086, 10.32/01.086, 10.39/01.086, 10.51/01.086, 10.86/01.086</w:t>
+          <w:p w14:paraId="3E557A03" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.11/01.086, 10.12/01.086, 10.13/01.086, 10.89/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1446DF61" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="703696D6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>S.aureus</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF44B2D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 10444.2-94</w:t>
+          <w:p w14:paraId="79457019" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 31746-2012 (ISO 6888-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1:1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF4ED5E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="77EA5FB2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1242F7E8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7566302A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ЕАЭС 051/2021</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="72A57438" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="7E6A08FF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19261573" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>22.2*</w:t>
+          <w:p w14:paraId="3A258FB0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>21.2* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6511A24F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4E062595" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="708CA01D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5CDCAC61" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DE77C8F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>БГКП (колиформы)</w:t>
+          <w:p w14:paraId="18CDEA9E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14A255E4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 31747-2012 (ISO 4831:2006,ISO 4832:2006)</w:t>
+          <w:p w14:paraId="2EAE8006" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32C5BA6F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="77722ABC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="668E0D69" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="71DE7637" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="43B0F296" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="5D23C6D1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50688AF1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>22.3*</w:t>
+          <w:p w14:paraId="44E829EE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>21.3* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55A73077" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="199D5CB7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="09FB3B2C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="44FA965F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0619B6B8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Количество мезофильных аэробных и факультативно-анаэробных микроорганизмов (КМАФАнМ)</w:t>
+          <w:p w14:paraId="5C6795B3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23835902" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="0CE6D00B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.15-94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00FA62FE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0DC7EB93" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="20B465C5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="49A51502" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="6720E7BA" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="2EB88482" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7657366C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>22.4**</w:t>
+          <w:p w14:paraId="408F18A4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>21.4* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0ACFD229" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4CB127D0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="43514768" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="579258AA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Консервы общего назначения Консервы детского и диетического питания</w:t>
+          <w:p w14:paraId="202D2964" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Неспорообразующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> микроорганизмы, в т.ч. молочнокислые и (или) плесневые грибы, и (или) дрожжи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24604F58" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...21 lines deleted...]
-              <w:t>СТБ 1036-97 п.7.7</w:t>
+          <w:p w14:paraId="7F99952D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30425-97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1DD0B7CA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="41FCD3DD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B278B89" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1B588A26" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="32DCCCFD" w14:textId="77777777">
-[...95 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="4BEC0475" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="3CD76230" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB0CDEA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="77C04B9C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>21.5* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27219E74" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC88881" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2997D3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сульфитредуцирующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клостридии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B2671F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="082AF891" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="738E8028" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="19FFDB6D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDE9565" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1601E2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Консервы общего назначения Консервы детского и диетического питания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A530BCD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.11/01.086, 10.12/01.086, 10.32/01.086, 10.39/01.086, 10.51/01.086, 10.86/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF882FF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC67470" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.2-94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6DB3A5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="11919B4F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="02F9EE67" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0791A125" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78DFB2EC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38E00790" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="058EF4A9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>БГКП (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="584CA699" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA0260F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE0C533" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="76EB03D9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="493B93B9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9F03CB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28613639" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3469FA61" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Количество мезофильных аэробных и факультативно-анаэробных </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>22.6*</w:t>
+              <w:t>микроорганизмов (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>КМАФАнМ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B734A0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 10444.15-94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6AD2B6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7022823B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="30CF8616" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30FF83C2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="28D87934" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="556E80EB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="13AE88A6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B54903D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.11/42.000, 10.12/42.000, 10.32/42.000, 10.39/42.000, 10.51/42.000, 10.86/42.000</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              <w:t>Сульфитредуцирующие клостридии</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="462E37F8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Консервы общего назначения Консервы детского и диетического питания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="76260DB1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31904-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 8756.0-70 р.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1036-97 п.7.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="29D9E606" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2CE82F05" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="275A3D3D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6260A60F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="1E2D7AA1" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="1B8018E0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2457BE67" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55304909" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="386ED362" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.11/01.086, 10.12/01.086, 10.32/01.086, 10.39/01.086, 10.51/01.086, 10.86/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB02CC6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Неспорообразующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> микроорганизмы, в том числе молочно-кислые и (или) плесневые грибы, и (или) дрожжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B25710" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30425-97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC2BDF5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFE1BDF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="777154FA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3873D84B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>23.1*</w:t>
+          <w:p w14:paraId="1C46FB34" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1FCBB6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60D6EC71" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="102D5098" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Чувствительность микроорганизмов к антибактериальным препаратам</w:t>
+          <w:p w14:paraId="30399766" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сульфитредуцирующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клостридии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="35799423" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Инструкция по применению № 226-1200, утв. Главным государственным санитарным врачом Республики Беларусь 19.12.2008</w:t>
+          <w:p w14:paraId="2C71F08F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2662E3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAC5624" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="377D7B0E" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="757A3A67" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="51C62883" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>24.1**</w:t>
+          <w:p w14:paraId="51D5F9F9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0D0202" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Лакокрасочные материалы</w:t>
+          <w:p w14:paraId="18E3A8BD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Культуры (штаммы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2012C718" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>20.30/42.000</w:t>
+          <w:p w14:paraId="70CD27FC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>101.17/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B6C9852" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отбор образцов.</w:t>
+          <w:p w14:paraId="0983D9C6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Чувствительность микроорганизмов к антибактериальным препаратам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="601C48E5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 9980.1-86</w:t>
+          <w:p w14:paraId="224631B6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция по применению № 226-1200, утв. Главным государственным санитарным врачом Республики Беларусь 19.12.2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3825617E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="79EDD01B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0D19F29F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E">
+          <w:p w14:paraId="33559678" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="64390B60" w14:textId="77777777">
-[...110 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="676553A4" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="7EC92F08" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7B76599B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>25.2*</w:t>
+          <w:p w14:paraId="6D1F8630" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>24.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0658998E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6BDA8B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Лакокрасочные материалы</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="10079503" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>21.10/04.125</w:t>
+          <w:p w14:paraId="5DABF11E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.30/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0DEC3EF4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Удельная активность радионуклида цезий-137</w:t>
+          <w:p w14:paraId="284DF806" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3B37C639" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>МВИ.МН 4779-2013</w:t>
+          <w:p w14:paraId="5230B5C7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9980.1-86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="65BC394B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BA6497" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="00EEE21E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B1D1C4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="4EF93957" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="532D3164" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3546A401" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>26.1* ТР</w:t>
+          <w:p w14:paraId="071E3627" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>25.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="720E8F1B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Масла растительные - все виды, фракции масел растительных. Продукты переработки растительных масел и животных жиров, включая жиры рыб</w:t>
+          <w:p w14:paraId="2D102D8B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Лекарственно-техническое сырье</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              <w:t>01.26/01.086, 10.41/01.086, 10.42/01.086, 10.86/01.086</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="60AFE9E3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>21.10/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72C92D49" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>L.monocytogenes</w:t>
+          <w:p w14:paraId="57AC92BD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Лекарственно-техническое сырье</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADB3292" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 32031-2012</w:t>
+          <w:p w14:paraId="12863E5F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 251-2010 (02080) п.7, п.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="362FD7FE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="43137098" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-          </w:tcPr>
-[...9 lines deleted...]
-            </w:r>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD345E4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="72A1F110" w14:textId="77777777">
-[...594 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="3C6D8E1D" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="3B64CE2A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="653AEA03" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>26.8* ТР</w:t>
+          <w:p w14:paraId="07CCA2F2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>25.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="203056CC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5093DAAE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="797EA48D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="53392AF6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>21.10/04.125</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0A7BAA44" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Плесени</w:t>
+          <w:p w14:paraId="533212D5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Удельная активность радионуклида цезий-137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="453F9BB0" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="43094BB2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4779-2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="56A9CF18" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7AA6FB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="274F90BD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2545F913" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>26.1* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="08712340" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Масла растительные - все виды, фракции масел растительных. Продукты переработки растительных масел и животных жиров, включая жиры рыб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7761FD74" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.26/01.086, 10.41/01.086, 10.42/01.086, 10.86/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0545359E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>L.monocytogenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B26A638" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32031-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C3988C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC00367" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="3E081EF9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32706220" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7139B2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3EBF33DC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="483562BA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43195150" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 31746-2012 (ISO 6888-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1:1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D513870" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEEFA60" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 024/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="192AA189" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58991816" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="043DF7D6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5859792C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8A822B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB0AF20" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="143B09B6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37F04F9A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="6A0574CF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1383CF67" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26.4* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="42B85299" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3445898E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ABADB7C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D830827" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 21527-1-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3444967D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="46DC8D6B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="464E144C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          </w:tcPr>
+          <w:p w14:paraId="162A2621" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="5770E995" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="4132359B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51F1B498" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>27.1*</w:t>
+          <w:p w14:paraId="6E5F2B92" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26.5* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="54178257" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="24F018A7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14DE6FF3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>L.monocytogenes</w:t>
+          <w:p w14:paraId="29EE785D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34796BA9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 32031-2012</w:t>
+          <w:p w14:paraId="3C8C5C61" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC0D1D9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4BB770D8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="533F5F27" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 024/2011</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="10FB126F" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="39F0F911" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21BDCE2D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>27.2*</w:t>
+          <w:p w14:paraId="3E3F5E5D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26.6** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="099B4E0C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2013F492" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="260DD098" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          </w:tcPr>
+          <w:p w14:paraId="389A5643" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.26/42.000, 10.41/42.000, 10.42/42.000</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B080D77" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>S.aureus</w:t>
+          <w:p w14:paraId="13EC1E49" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF97B8C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 30347-2016</w:t>
+          <w:p w14:paraId="6452971B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31904-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1036-97;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1889-2008 (ГОСТ Р 52179-2003) п.5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4405AAA9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4F7BD6AD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2870F887" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5CE78BF4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="7446F77E" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="48315BA2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AFEF96E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>27.3*</w:t>
+          <w:p w14:paraId="6C8FCA74" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26.7* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="72B3A0EA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6356B6B4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7031146F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="10AC0D42" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.26/01.086, 10.41/01.086, 10.42/01.086, 10.86/01.086</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25E9E807" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>БГКП (колиформы)</w:t>
+          <w:p w14:paraId="338545BD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные микроорганизмы, в т.ч. сальмонеллы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19771835" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...14 lines deleted...]
-              <w:t>ГОСТ 9225-84 п.4.6</w:t>
+          <w:p w14:paraId="1AD1364F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08E85D8F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="671D3596" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5559E22F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          </w:tcPr>
+          <w:p w14:paraId="669DA0DE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="7A4867C1" w14:textId="77777777">
-[...379 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="33C116CF" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="34C00477" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="01446302" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>27.8*</w:t>
+          <w:p w14:paraId="289540C7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26.8* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3796F0E9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="00E2CD7E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34A4E26E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="17F1FAEC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="348F555A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="3933E04A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="79CA2ACB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="163050D6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 33566-2015;</w:t>
-[...6 lines deleted...]
-              <w:t>ГОСТ ISO 6611-2013</w:t>
+              <w:t>ГОСТ ISO 21527-1-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5BD8AA6D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5699EAB9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="220EFB08" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="69CE91E6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 024/2011</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="007AF54C" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="7CA9EBC0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1194BFD2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>28.1* ТР</w:t>
+          <w:p w14:paraId="45780FE3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="128F8CBF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Молоко и молочные продукты, в том числе для детского питания</w:t>
+          <w:p w14:paraId="2A065C52" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Молоко и молочные продукты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="28172A5E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.51/01.086</w:t>
+          <w:p w14:paraId="51107BFF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/01.086, 10.51/01.086, 10.52/01.086, 10.86/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC12DB8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0071C70C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>L.monocytogenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D03AFF4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 30726-2001</w:t>
+          <w:p w14:paraId="27EDCFEF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32031-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="718201BF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="694EBC9E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-            </w:r>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA6F8F8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="7C054441" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="4D6E8DE2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0821026F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>28.2* ТР</w:t>
+          <w:p w14:paraId="1DC624A8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75671B0A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5578F6E7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0F853540" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1CA4ECC3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0458959F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7E1BBD71" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55709F2C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 32031-2012</w:t>
+          <w:p w14:paraId="093F98A2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30347-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5C972D7B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="67CF26A3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-          </w:tcPr>
-[...17 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="110A265E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="4CFBEEFE" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="27FA6E55" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="711867D9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-              <w:t>28.3* ТР</w:t>
+          <w:p w14:paraId="2545F79C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5054E1F2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0838F3B7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="636CF354" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0BEA775E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65BFC55D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>S.aureus</w:t>
+          <w:p w14:paraId="3CF21A5B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>БГКП (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0903778D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...87 lines deleted...]
-          <w:p w14:paraId="0B50412A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="2EE9DA4B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32901-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 9225-84 п.4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="20E0A40E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5C6842CA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="65025E9D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="26D72D87" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="55C0A084" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="22387090" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E45ECC8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>28.5* ТР</w:t>
+          <w:p w14:paraId="4D6787FF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B997924" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="17D928AA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39C934AB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="00F9D23C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76F64EBF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Дрожжи</w:t>
+          <w:p w14:paraId="0B02FE6C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно-анаэробных микроорганизмов (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>КМАФАнМ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6237F24A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...105 lines deleted...]
-              <w:br/>
+          <w:p w14:paraId="0CE738AD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>ГОСТ 30705-2000;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32901-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 9225-84 п.4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="71FBEB31" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1D75EFBF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="687A9B21" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="507B38A2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="62750D1C" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="1361C558" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A430E0A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>27.5**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="297E8BA6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C01600" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/42.000, 10.51/42.000, 10.52/42.000, 10.86/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4218EEC4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>молоко и молочные продукты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="518CBD47" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26809.1-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26809.2-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32901-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9225-84;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1036-97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F463219" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="62FCB2BC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="67D42584" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28DC7BCA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D85BE6A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE6ADAA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/01.086, 10.51/01.086, 10.52/01.086, 10.86/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A145B2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Молочнокислые микроорганизмы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFBB015" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.11-2013 (ISO 15214:1998)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="659ED730" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="19B24A2B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="4265C511" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B0273F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.7*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10DE841D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="437F1969" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFEB8EB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные, в т.ч. сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3008FF2A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6785-2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6431C865" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="64E1B83C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="0DE52ADB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="47B9FA34" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>28.7* ТР</w:t>
+          <w:p w14:paraId="5545ECE6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="44C07515" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="769E1795" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="26587874" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="29FB9BC7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2B11BB1B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Молочнокислые микроорганизмы</w:t>
+          <w:p w14:paraId="3493E375" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6243C0CA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 10444.11-2013 (ISO 15214:1998)</w:t>
+          <w:p w14:paraId="2889C1E4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33566-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 6611-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5C47F83F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="47E01F1F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="500B742F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7C16B330" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="5CD71444" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="684C45AF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA9D51F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.1* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D61DDA1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Молоко и молочные продукты, в том числе для детского питания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E803B63" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38730CE6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>E.coli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C2956B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30726-2001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="33EAF6C0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5808E529" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="138B43CB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="511A4B13" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78BF0572" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5340D5AF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79526A5F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>L.monocytogenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C7A982" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32031-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBEC8C1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51285680" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="7CE3E402" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B48DAC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09ABF1E7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="246BEC68" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B59222E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="058114BC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30347-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4405117D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="117CD429" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="0E53138D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DAF2CFE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.4* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="545DE74F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="317FB624" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7B40E6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1275656A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32901-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9225-84 п.4.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC04D47" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3861785B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="715AD0B6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2421CF8E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.5* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4024516E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4C54B071" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6801C3D4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C2819F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30706-2000;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33566-2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF36FEE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C19B5A9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="091F8BD1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4405B86C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.6* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A80ED10" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1352E2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="135F7A4D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E3996A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30705-2000;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32901-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9225-84 п.4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46814F40" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="69CA189F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="2A1F672C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3F84C370" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>29.1** ТР</w:t>
+          <w:p w14:paraId="1A4394AA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.7* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2DAAF907" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13204F06" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE5D867" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отбор образцов</w:t>
+          <w:p w14:paraId="5984459C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Молочнокислые микроорганизмы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="45ABB066" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...47 lines deleted...]
-              <w:t>СТБ 1036-97</w:t>
+          <w:p w14:paraId="426F66DC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.11-2013 (ISO 15214:1998)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46C9E30F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...18 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1887D2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="21BBAF61" w14:textId="77777777">
-[...303 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="1928E9D7" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="027456F6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3595D5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>30.4* ТР</w:t>
+          <w:p w14:paraId="11C5BB55" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>29.1** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="41C1E937" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B07621" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Молоко и молочные продукты, в том числе для детского питания</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="471CBED8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B0D06B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/42.000, 10.52/42.000, 10.86/42.000</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="34D23278" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Сульфитредуцирующие клостридии</w:t>
+          <w:p w14:paraId="67385915" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE702CD" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
+          <w:p w14:paraId="77BE6E04" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13928-84;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26809.1-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26809.2-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32901-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9225-84 п.1.5;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1036-97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7F63712C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8F852A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="24F9AB2F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF483E3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="703828D0" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="41575AD7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="519FA6AF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>31.1* ТР</w:t>
+          <w:p w14:paraId="4438D763" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.1* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="74CA6FA6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...14 lines deleted...]
-              <w:t>хлебобулочные изделия</w:t>
+          <w:p w14:paraId="53ABB766" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Молоко и молочные продукты, в том числе для детского питания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="152A189C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...15 lines deleted...]
-              <w:t>10.72/01.086, 10.73/01.086, 10.61/01.086</w:t>
+          <w:p w14:paraId="7DA7AB01" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AFEE254" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-              <w:t>S.aureus</w:t>
+          <w:p w14:paraId="2458353C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные микроорганизмы, в т.ч. сальмонеллы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3D7932" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRPr="003045CC" w:rsidRDefault="00412DD5">
-[...30 lines deleted...]
-              <w:t>.8</w:t>
+          <w:p w14:paraId="66FEF99D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="245F5459" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5EBAEC6D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          </w:tcPr>
+          <w:p w14:paraId="440CFD1F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="5B442137" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="44A84A8F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3582A262" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-              <w:t>31.2* ТР</w:t>
+          <w:p w14:paraId="4F44B602" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.2* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F9C55F3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1A0744A5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B9A4F00" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="23E12038" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49D5996D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Бактерии группы кишечных палочек (колиформы)</w:t>
+          <w:p w14:paraId="0E9DD99E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="226BD00D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 31747-2012 (ISO 4831:2006,ISO 4832:2006)</w:t>
+          <w:p w14:paraId="58B22AA2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30706-2000;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33566-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D195A51" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="461A7772" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="70AA95DD" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="00652E27" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="777230A3" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="486D0898" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5FBB2467" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>31.3* ТР</w:t>
+          <w:p w14:paraId="0741393B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.3* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="29707310" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6C3D2FCC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59FAF903" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="025F9B20" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C2FDDE1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Бактерии рода Proteus</w:t>
+          <w:p w14:paraId="28CED166" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Промышленная стерильность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="235FC8E5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 28560-90</w:t>
+          <w:p w14:paraId="2144076E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30425-97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2CAACFF6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="49DDDB7B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2FF8D0E2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5F39D353" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="560632ED" w14:textId="77777777">
-[...344 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="44A8EE93" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="711A06E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="70A69463" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>31.8* ТР</w:t>
+          <w:p w14:paraId="19EF8936" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.4* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="419796DF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="156F95DE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F83BB0E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="74D5106E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2BAC0452" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Плесени</w:t>
+          <w:p w14:paraId="2CE4414D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сульфитредуцирующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клостридии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="012E7790" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="4BA9EBD5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50C92172" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F14EECD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="53AEDF78" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E871932" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>31.1* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDE47D6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Мукомольно-крупяные и хлебобулочные изделия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D76D12E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.11/01.086, 01.12/01.086, 10.71/01.086, 10.72/01.086, 10.73/01.086, 10.61/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1243B60B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AAB7FCA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 31746-2012 (ISO 6888-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1:1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="30524046" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7899BD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="2143C7F7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76BFE970" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>31.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6B6EA4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="23805449" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2E2BAC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4E0CF9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30547BBC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="341B9584" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="5DDCA512" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="405B0E7F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>31.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0047E7B8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="61913F8E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C400FE5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бактерии рода </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Proteus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AE75DE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28560-90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1FECAFE6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5624D3C2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="3DA6DDA2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B59D72" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>31.4* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76660C8E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="43FCA463" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3B4D18" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54097778" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6EAD8482" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0A392A10" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11C16E16" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4E0F57C4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="3A528996" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="0EB22140" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45916B1D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>31.5* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76C71A83" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5111C5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="742387E8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1221CB37" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="357DC13E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="346B2D35" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="5E5749F0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B2434E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>31.6** ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCCE3DF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4EC85D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.73/42.000, 10.86/42.000, 10.61/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F69766C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF0D086" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26312.1-84;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27668-88;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31904-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="507C5C80" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF580B4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="38B3959A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55BC6024" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>31.7* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36C12AC2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B921A9C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.11/01.086, 01.12/01.086, 10.71/01.086, 10.72/01.086, 10.73/01.086, 10.61/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F13AD1D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные микроорганизмы, в т.ч. сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E4EE3A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="799405DA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB173C8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="6BC9C7CE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD55A2A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>32.1**</w:t>
+          <w:p w14:paraId="5C7EF588" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>31.8* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9E5247" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC7288A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="723A97B7" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отбор образцов.</w:t>
+          <w:p w14:paraId="2C6AF932" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4CDB49C8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...54 lines deleted...]
-              <w:t>СТБ ГОСТ Р 51447-2001 (ИСО 3100-1-91)</w:t>
+          <w:p w14:paraId="1EE6BC72" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14D82D9E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="445AD5D3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="0E207A89" w14:textId="77777777">
-[...825 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="1FADBFD6" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="66D5648E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6437A3DA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>33.10*</w:t>
+          <w:p w14:paraId="370326F8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>32.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4595C15B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFAB8C3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Мясо (в том числе полуфабрикаты). Птица (в том числе полуфабрикаты)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1D278DC3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="438EBAF3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.11/42.000, 10.12/42.000, 10.13/42.000, 10.86/42.000</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1176332E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Сульфитредуцирующие клостридии</w:t>
+          <w:p w14:paraId="55A6D943" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7E962E2B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 29185-2014 (ISO 15213:2003);</w:t>
+          <w:p w14:paraId="7CE9C923" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 20235.0-74 п.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 9958-81 п.4.6</w:t>
+              <w:t>ГОСТ 31467-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 4288-76 п.2.1;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7269-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7702.0-74 п.1;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 974-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ГОСТ Р 51447-2001 (ИСО 3100-1-91)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="62762C3E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD62FD6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6A8C33D7" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F602C7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="31BC05B2" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="4F40AD6C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67A52A77" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>34.1* ТР</w:t>
+          <w:p w14:paraId="237F9ABE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>33.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="465AFA23" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Мясо птицы и продукция его переработки</w:t>
+          <w:p w14:paraId="716027DD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Мясо и мясные продукты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3AE190" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.12/01.086, 10.13/01.086, 10.86/01.086</w:t>
+          <w:p w14:paraId="10E63602" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/01.086, 01.49/01.086, 10.11/01.086, 10.13/01.086, 10.86/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0CEC2AC8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6AB2B3C8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>E.coli</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B31E97C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="64A7DD51" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30726-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="24D7280B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="16E24837" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6D27FA58" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="01F92D04" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="3A0AA8BF" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="719E224D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15333DBB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>34.2* ТР</w:t>
+          <w:p w14:paraId="7F49E033" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>33.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69D3EE05" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="502AFECF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="025F33C6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1C7E35D3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1951F35F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="30E3A556" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>L.monocytogenes</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77F23F14" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="284AAB3C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32031-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="236AE29F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5397F237" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5684A715" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="07340485" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w:rsidRPr="003045CC" w14:paraId="0C1C7BB7" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="4D1B697C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45F8723D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>34.3* ТР</w:t>
+          <w:p w14:paraId="5A96E8D2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>33.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6743799B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6A6E9C13" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="229D1B48" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="3066724D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="002C692F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="653BAEF0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>S.aureus</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42CBE340" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRPr="003045CC" w:rsidRDefault="00412DD5">
-[...30 lines deleted...]
-              <w:t>.8</w:t>
+          <w:p w14:paraId="3DB32B84" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31746-2012 (ISO 6888-1:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) п.8;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9958-81 п.4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22D9EA6A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRPr="003045CC" w:rsidRDefault="00E7519E">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="1D994A3C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D02B668" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRPr="003045CC" w:rsidRDefault="00E7519E">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="1CC1AD20" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="620A73D0" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="59D03DD1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC2DD58" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>34.4* ТР</w:t>
+          <w:p w14:paraId="2FAA911D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>33.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DB245D8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="3D8DE1EC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B2E573E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0720F327" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD5D551" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="161CDF89" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бактерии рода </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Proteus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15655E91" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 31747-2012 (ISO 4831:2006,ISO 4832:2006);</w:t>
+          <w:p w14:paraId="6CB83F5E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28560-90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7363E69E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9323C6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="6DD8C5A3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E0616E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>33.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F067F05" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4743B649" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB4F5B3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>БГКП (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38428C13" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 7702.2.2-93</w:t>
+              <w:t>ГОСТ 9958-81 п.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6CE9A7DB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6C0489A5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5AD96BD3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0521697E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="76576A3E" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="4E0FD841" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4609DD8F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3022E744" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>33.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="460EE8A8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45003D69" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3540D0D1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно-анаэробных микроорганизмов (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>КМАФАнМ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1297BC71" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9958-81 п.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6224FEB6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="404C66C8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="6DF00D45" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E80809" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>33.7**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7089139D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C25FC6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/42.000, 01.49/42.000, 10.11/42.000, 10.13/42.000, 10.86/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE124F2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Мясо и мясные продукты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04530E9E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31904-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 4288-76 п.2.1;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7269-2015 р.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9792-73 р.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1036-97 п.7.1;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>34.5* ТР</w:t>
+              <w:t>СТБ ГОСТ Р 51447-2001 (ИСО 3100-1-91)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="01646771" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03E11BB1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="44550EA9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3A0FB4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>33.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="03859F7A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="27793BBE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3843CDB5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F5A935" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/01.086, 01.49/01.086, 10.11/01.086, 10.13/01.086, 10.86/01.086</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C37700C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Бактерии рода Proteus</w:t>
+          <w:p w14:paraId="1B695782" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные, в т.ч. сальмонеллы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15D2474A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 28560-90;</w:t>
+          <w:p w14:paraId="334ED671" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 7702.2.7-2013</w:t>
+              <w:t>ГОСТ 9958-81 п.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3F05ADEF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="72857A13" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="57EE91AC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="05A9209E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="20B0A5AE" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="6D6F4FE1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1293C8E8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>34.6* ТР</w:t>
+          <w:p w14:paraId="0E204B41" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>33.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A8F33D6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="07F3B8A2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="72C4847C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2BFEE549" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="781B90E4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+          <w:p w14:paraId="6CAEF177" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="549260CE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...14 lines deleted...]
-              <w:t>ГОСТ 7702.2.1-2017</w:t>
+          <w:p w14:paraId="0E725B2B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E98A0EC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="54203AB1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1062284C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7378695F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="5BF13F57" w14:textId="77777777">
-[...273 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="09696EF7" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="003BB9EA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="394EDA02" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>34.10* ТР</w:t>
+          <w:p w14:paraId="62585A01" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>33.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="210E5113" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7281CE86" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3D491148" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="78DCD5AD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3728C6A8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Сульфитредуцирующие клостридии</w:t>
+          <w:p w14:paraId="4AFE365F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сульфитредуцирующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клостридии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3259EA28" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
+          <w:p w14:paraId="1578C357" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29185-2014 (ISO 15213:2003);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9958-81 п.4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E78D32D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="54EA9880" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C4A4C99" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="46E953AC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="11A3A85D" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="0FF863F8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2CD2A3FE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>35.1* ТР</w:t>
+          <w:p w14:paraId="0E5803FA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>34.1* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="27EA0BD6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Напитки</w:t>
+          <w:p w14:paraId="619D499D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Мясо птицы и продукция его переработки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="58D4CBEF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>11.01/01.086, 11.02/01.086, 11.03/01.086, 11.05/01.086, 11.07/01.086</w:t>
+          <w:p w14:paraId="6A1DF24B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.12/01.086, 10.13/01.086, 10.86/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76A07CB1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="19E506A2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>E.coli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05DC8F96" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 30712-2001 п.6.3;</w:t>
+          <w:p w14:paraId="023C3119" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30726-2001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A34410E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B0A00A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ЕАЭС 051/2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="1FFF0B70" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="471FEDBF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>34.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF08B42" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1B38C5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="785DB694" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>L.monocytogenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3243E0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32031-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2962C8CF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4DBE7E45" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w14:paraId="199F2354" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16669085" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>34.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="77C30712" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF325B1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF9BD5B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E245E4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 31746-2012 (ISO 6888-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1:1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="33A02328" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21717B97" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="52FF97CB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="091B0E55" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>34.4* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6E018AEC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3B7AD7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E474BB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="775EEF9D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 31747-2012 (ISO 4831:2006,ISO 4832:2006)</w:t>
+              <w:t>ГОСТ 7702.2.2-93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="101B5765" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03F46CD3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="194AFF00" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="682B5C8F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7EC15D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>35.2*</w:t>
+          <w:p w14:paraId="326F28FA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>34.5* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6FCCF4DC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6D83DDAD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24DA813A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="76DC3466" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9C57B9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="78D32550" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бактерии рода </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Proteus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21DE4341" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 30712-2001;</w:t>
+          <w:p w14:paraId="574B5C6E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28560-90;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 31747-2012 (ISO 4831:2006,ISO 4832:2006)</w:t>
+              <w:t>ГОСТ 7702.2.7-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66C6CF94" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0125D73C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="23BEC229" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="0DDFA2E3" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="10571CC0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D257066" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>35.3* ТР</w:t>
+          <w:p w14:paraId="628AD218" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>34.6* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5055EB3F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="02AAD9B5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0B2EA2D6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6F6EB950" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1729A225" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Дрожжи</w:t>
+          <w:p w14:paraId="05C813A0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="333E13F9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
+          <w:p w14:paraId="67A59858" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 30712-2001 п.6.4</w:t>
+              <w:t>ГОСТ 7702.2.1-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F910993" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="56D26326" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60329A52" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="1AEF70F5" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="3D817D79" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57788D12" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>35.4* ТР</w:t>
+          <w:p w14:paraId="78F6A6DF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>34.7** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46C8C4A1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="296CB0E6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1F2C2D35" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          </w:tcPr>
+          <w:p w14:paraId="49CB3302" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.12/42.000, 10.13/42.000, 10.86/42.000</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CCF0020" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+          <w:p w14:paraId="1370AA32" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C44BC78" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 10444.15-94;</w:t>
+          <w:p w14:paraId="643E0B2A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31904-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 30712-2001 п.6.1</w:t>
+              <w:t>ГОСТ 7702.2.0-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9792-73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="63FF1059" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="3B3F43A4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B230E7B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0512CE50" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="0CDDC5C4" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="5E1633AD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6ECD2C89" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>35.5*</w:t>
+          <w:p w14:paraId="2BB75D74" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>34.8* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50327330" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="34890475" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3A79D62C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="077CC3C4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.12/01.086, 10.13/01.086, 10.86/01.086</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F1A38BD" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...14 lines deleted...]
-              <w:t>микроорганизмов (КМАФАнМ)</w:t>
+          <w:p w14:paraId="586EDFB6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные микроорганизмы, в т.ч. сальмонеллы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5BFF93EF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-              <w:t>ГОСТ 10444.15-94;</w:t>
+          <w:p w14:paraId="30893B16" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 30712-2001</w:t>
+              <w:t>ГОСТ 7702.2.3-93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76DB199A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1BAC7909" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="42AC1108" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="4FC1126B" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="59C087EC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32F8996A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>35.6* ТР</w:t>
+          <w:p w14:paraId="14C95089" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>34.9* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="06224D9B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0A2365B3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D07DB78" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0B0133E9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="617B7238" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Количество мезофильных аэробных микроорганизмов</w:t>
+          <w:p w14:paraId="483127BE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57D9B046" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...14 lines deleted...]
-              <w:t>ГОСТ 30712-2001 п.6.2</w:t>
+          <w:p w14:paraId="20CE8369" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="554C56C7" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2D940F63" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="241F244E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="1A8275B5" w14:textId="77777777">
-[...463 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="02AABED8" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="19237424" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="204C11CA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>35.12*</w:t>
+          <w:p w14:paraId="4A2B3C6E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>34.10* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="215346D4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="77BA1DAD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="12D101B2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="3A116E42" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="773AB27F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BFAFEB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сульфитредуцирующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клостридии</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="21DEB21E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+          <w:p w14:paraId="59CCB152" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7763E5AA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1CBB86A9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6129BC23" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="1E9B9341" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="5310569F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B68225B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>36.1* ТР</w:t>
+          <w:p w14:paraId="002B525D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>35.1* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="14FAFE9D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Основные виды продовольственного (пищевого) сырья и компонентов, используемые при (производстве) изготовлении специализированной пищевой продукции для детского питания</w:t>
+          <w:p w14:paraId="19035FA0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Напитки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C0699AF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.86/01.086, 10.89/01.086</w:t>
+          <w:p w14:paraId="31784C8D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.01/01.086, 11.02/01.086, 11.03/01.086, 11.05/01.086, 11.07/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2442C7CF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>S.aureus</w:t>
+          <w:p w14:paraId="6F1D93BE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30F82625" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 30347-2016;</w:t>
+          <w:p w14:paraId="5CB9E039" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30712-2001 п.6.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 31746-2012 (ISO 6888-1:1999,ISO 6888-2:1999,ISO 6888-3:2003) п.8</w:t>
+              <w:t>ГОСТ 31747-2012 (ISO 4831:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADC1A08" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="61DBE2D1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="28DF6E6A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="4B994C48" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="55CF400A" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="3F8042BD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="516CE7AC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>36.2* ТР</w:t>
+          <w:p w14:paraId="34D80441" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>35.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A00A120" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5E27FA11" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="65323B30" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="3EB150D1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53159639" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Бактерии группы кишечных палочек (колиформы)</w:t>
+          <w:p w14:paraId="33763852" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>БГКП (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E30F739" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 26972-86 п. 4.2;</w:t>
+          <w:p w14:paraId="595B65D3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30712-2001;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>ГОСТ 31747-2012 (ISO 4831:2006,ISO 4832:2006)</w:t>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="378942D7" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="225E26CC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="27D5F2C5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          </w:tcPr>
+          <w:p w14:paraId="11031D1B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="716CC3DC" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="083C654D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD89C9F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>36.3* ТР</w:t>
+          <w:p w14:paraId="368D33C3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>35.3* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32FD4333" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="62079748" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3907C149" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="58437E05" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="798EEB7A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="30466FFE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Дрожжи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7AEC9EFA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="19432583" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 26972-86 п.4.3</w:t>
+              <w:t>ГОСТ 30712-2001 п.6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="629BE02B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4002DBF2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="10F3BB7F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BCA616" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="0AF777FC" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="44B3DF57" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A2CF1F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>36.4* ТР</w:t>
+          <w:p w14:paraId="1006DD25" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>35.4* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24F0D060" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="725E8152" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4576ACF2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2E941F6D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74D590FC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="03865D29" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="402801EB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="54B0A916" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.15-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 26972-86 п.4.1;</w:t>
+              <w:t>ГОСТ 30712-2001 п.6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="18539DDE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADBFE33" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="3A19BAC3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="438BED43" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>35.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1A0951" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03E44A70" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68084E47" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно-анаэробных микроорганизмов (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>КМАФАнМ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21AFDE59" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 9225-84 п.4.5</w:t>
+              <w:t>ГОСТ 30712-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59DE5D46" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="72F1CD07" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="42AD3C84" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          </w:tcPr>
+          <w:p w14:paraId="4153776F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="4A372D99" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="7FC77C21" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52C2C4D4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="081E91BA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>35.6* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="17C9399B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB3A928" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="106D1FB4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4565EA66" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30712-2001 п.6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="71DE12C2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F829628" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="405AF539" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F20B15" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>35.7**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9FD94E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2160536A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.01/42.000, 11.02/42.000, 11.03/42.000, 11.05/42.000, 11.07/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="076CC754" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Напитки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73278F5E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12786-80;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30712-2001;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31904-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1036-97 п.7.10-7.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB40FA5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C90894" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="44C6F9A2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7E7547" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>35.8** ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A662260" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4180D5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF861EA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D1357C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31904-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 6687.0-86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65FDAA0A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F713339" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="41CAA955" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20639338" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>35.9* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27139D3E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="36841B75" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.01/01.086, 11.02/01.086, 11.03/01.086, 11.05/01.086, 11.07/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="051E195F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные микроорганизмы, в т.ч. сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBFF806" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="559AE5F4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3274B182" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="695ADB3F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CF0B4E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>35.10*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF1789E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0DAD119B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4389105F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные, в т.ч. сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C45D4AA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFC7AE4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A033D7D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="195E4FDB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D99DD05" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>36.5** ТР</w:t>
+              <w:t>35.11* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1505E165" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="72C1008D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="713F0519" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t>Отбор образцов</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B3953B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5B3936" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 26809.1-2014;</w:t>
+          <w:p w14:paraId="1970C9BC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 26809.2-2014;</w:t>
-[...11 lines deleted...]
-              <w:t>ГОСТ 31904-2012</w:t>
+              <w:t>ГОСТ 30712-2001 п.6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="78AEC613" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="16F7E7D9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="63F1B199" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F862C4D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="17F02C33" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="3D415360" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="41DD1974" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>36.6* ТР</w:t>
+          <w:p w14:paraId="522A3BC8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>35.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A264CEF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="39443C7A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0A6245D8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09D0DF7A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1A05EA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A61BD7E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="72AF82A8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="523458D9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="1988E3EE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E285BDA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>36.1* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5862BB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Основные виды продовольственного (пищевого) сырья и компонентов, используемые при (производстве) изготовлении специализированной пищевой продукции для детского питания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D0840B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.86/01.086, 10.89/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...10 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="146640E3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="58F8FD8D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          </w:tcPr>
+          <w:p w14:paraId="31D4025C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30347-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31746-2012 (ISO 6888-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1:1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) п.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6B4F40" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="08CC1D33" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="0979202C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="339CCFFE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>36.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21E41566" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4615A087" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BC36E8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D933048" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26972-86 п. 4.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31747-2012 (ISO 4831:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="52B0175E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="487D497D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="76453C34" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D3F0B5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>36.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC6167D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="49597EDE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0964F31A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00CEE7DE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 26972-86 п. 4.3</w:t>
+              <w:t>ГОСТ 26972-86 п.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6323FAD7" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1CA1E4B3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="765AE42B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="09CF7196" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="3E3F6E7D" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="0F765A7F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59237BA1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>36.4* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="414AC4E7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6C709D98" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="375ABB98" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDB74EF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26972-86 п.4.1;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9225-84 п.4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3421CFF0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1032FF3C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="2B0555AB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7A685E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>36.5** ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5502BAC2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C391CC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/42.000, 10.89/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBD1979" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87130C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26809.1-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26809.2-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31904-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF26FE7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="51BBC1C4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="4201AC5A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="73DC6DA0" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>37.1** ТР</w:t>
+          <w:p w14:paraId="06B45652" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>36.6* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F60290E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA7B543" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.86/42.000, 10.89/42.000</w:t>
+          <w:p w14:paraId="3713F0CD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/01.086, 10.89/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE1CCF7" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отбор образцов</w:t>
+          <w:p w14:paraId="1309C5D6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="508102DC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 30364.0-97;</w:t>
+          <w:p w14:paraId="78F762A7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 31904-2012;</w:t>
-[...13 lines deleted...]
-              <w:t>ГОСТ 9792-73</w:t>
+              <w:t>ГОСТ 26972-86 п. 4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45909E8C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...18 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="581F40B1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="4A23593D" w14:textId="77777777">
-[...202 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="5274A590" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="5BD92C1C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF66EBD" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>38.3* ТР</w:t>
+          <w:p w14:paraId="553DE1AB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>37.1** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="620302E1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="42074951" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отдельные виды специализированной пищевой продукции, в том числе диетического лечебного и диетического профилактического питания: -отдельные виды </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>специализированной пищевой продукции</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="289250C0" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C948D5B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10.86/42.000, 10.89/42.000</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="10309584" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+          <w:p w14:paraId="59FFA93C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="32E4B289" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 10444.15-94</w:t>
+          <w:p w14:paraId="400C4015" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30364.0-97;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31904-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7702.2.0-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9792-73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0AA1F37C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="310344F0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...132 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="657886D3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 027/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="64255F41" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="311B9C81" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E9CEC21" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>39.2* ТР</w:t>
+          <w:p w14:paraId="357E17BF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>38.1* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="451B9131" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4161D19A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отдельные виды специализированной пищевой продукции, в том числе диетического лечебного и диетического профилактического </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>питания:-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мясо и мясная продукция, птица и продукция их переработки</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4D9DF185" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B2EB44" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.11/01.086, 10.12/01.086, 10.13/01.086</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F476AA9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>S.aureus</w:t>
+          <w:p w14:paraId="4AF8863D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31D3AC16" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 30347-2016;</w:t>
+          <w:p w14:paraId="3B42B9A3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D87623" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5038E0F9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...11 lines deleted...]
-              <w:t>1:1999,ISO 6888-2:1999,ISO 6888-3:2003) п.8</w:t>
+              <w:t>ТР ТС 027/2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="7C3F9F7F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4FD7DC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>38.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1118C1FB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD6705A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A1396A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бактерии рода </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Proteus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12244FC8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28560-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="207DA7E7" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="16156EF2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0F9F0F94" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4F4DF1BC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="317F03B3" w14:textId="77777777">
-[...450 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="5DEF8456" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="4C98026F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="62DE2AF5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>39.8* ТР</w:t>
+          <w:p w14:paraId="2FD6C20D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>38.3* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0022D1E0" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5CDF2A63" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52DA1BD2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="786A049C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="146A2FE5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Сульфитредуцирующие клостридии</w:t>
+          <w:p w14:paraId="163FBD0D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="48BC1592" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
+          <w:p w14:paraId="26445040" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="72945069" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="25C76764" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3EDDCC33" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6DD62D62" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="3DFB20DA" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="610E1AB6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48B4BFD8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>40.1* ТР</w:t>
+          <w:p w14:paraId="7EA243A6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>39.1* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="59308AD3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отдельные виды специализированной пищевой продукции, в том числе диетического лечебного и диетического профилактического питания:-другая продукция</w:t>
+          <w:p w14:paraId="320A23A7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отдельные виды специализированной пищевой продукции, в том числе диетического лечебного и диетического профилактического </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>питания:-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> специализированная продукция для лечебного питания детей, для недоношенных и (или) маловесных детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t>10.11/42.000, 10.12/42.000, 10.13/42.000</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A068A52" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/01.086, 10.89/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6615D0F4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="77F53EA8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>E.coli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DFE0F88" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 31904-2012</w:t>
+          <w:p w14:paraId="1671AF31" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30726-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="46A6CE04" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="225A9D88" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="083A41CE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="095A1CC3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 027/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="1DB5C6C2" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="7D858B5F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66281AB1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>40.2* ТР</w:t>
+          <w:p w14:paraId="7523A8F5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>39.2* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B94EDCA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7415ADF8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC003BE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2CC0CB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="275C8B95" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>S.aureus</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18ED1120" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 30347-2016</w:t>
+          <w:p w14:paraId="24639AD6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30347-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31746-2012 (ISO 6888-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1:1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) п.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59B6C93F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1C37D711" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="545360CF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="25425A0E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="6E761E8E" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="32FB1C92" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6196C6FB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>40.3* ТР</w:t>
+          <w:p w14:paraId="0740B5E0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>39.3* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="705C8876" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="588DF750" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="28EC0BAF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5955A6F5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0288F2F3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Бактерии группы кишечных палочек (колиформы)</w:t>
+          <w:p w14:paraId="45F2D840" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5ADCF47F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 31747-2012 (ISO 4831:2006,ISO 4832:2006)</w:t>
+          <w:p w14:paraId="105EE186" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26972-86 п. 4.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31747-2012 (ISO 4831:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="699C8A06" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="22FE9617" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3567E983" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1BD0C3FA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="43F248D0" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="128173A2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="447F10DE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>40.4* ТР</w:t>
+          <w:p w14:paraId="6683E334" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>39.4* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59B6E20C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6CB03DBF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="580AD88D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="403DABE4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33226C2B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="18F82C10" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Дрожжи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A9C8A62" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+          <w:p w14:paraId="03BF1A50" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26972-86 п.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7275A67E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="556120E4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="26812843" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0A379CA7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="777DECC7" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="5EC9CD4D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40E02F6D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>40.5* ТР</w:t>
+          <w:p w14:paraId="0B3DD3D7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>39.5* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="73883698" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5DF4853E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4BA368CB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="08A886D3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56F80C16" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="44490453" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04F487C1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 10444.15-94</w:t>
+          <w:p w14:paraId="4037BC6B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26972-86 п.4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3408AFD6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="35442DA9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4C4E6B79" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="13988F9A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="5A46BEB6" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="6E3971AC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED5F250" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>39.6* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="70BDE41D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE532E2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/42.000, 10.89/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DDD5CD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1760012D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26809.1-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26809.2-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31904-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5919DDCF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="505F2C75" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="37358038" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCAC647" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>39.7* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A254FC1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0471A7A3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/01.086, 10.89/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1738C9E5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A61A13" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26972-86 п. 4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="17433A79" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0926F945" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="5BD17E98" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="34F176BE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-              <w:t>40.6* ТР</w:t>
+          <w:p w14:paraId="1A84A802" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>39.8* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E6538F5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6E2E0906" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C46D1FD" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="771D2323" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="43F2BF96" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Плесени</w:t>
+          <w:p w14:paraId="33D9EE93" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сульфитредуцирующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клостридии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="52ACADE4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+          <w:p w14:paraId="4AA256CB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4597D9D9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="50E877F8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D8D2163" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="014F5737" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="30C32582" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="6F48990A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="670F2DBF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>41.1* ТР</w:t>
+          <w:p w14:paraId="0EF26E1B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>40.1* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4C5AEC3A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отдельные виды специализированной пищевой продукции, в том числе диетического лечебного и диетического профилактического питания:-продукция для питания беременных и кормящих женщин</w:t>
+          <w:p w14:paraId="0576BB6F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отдельные виды специализированной пищевой продукции, в том числе диетического лечебного и диетического профилактического </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>питания:-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>другая продукция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57253FDD" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.86/01.086, 10.89/01.086</w:t>
+          <w:p w14:paraId="37013896" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.11/42.000, 10.12/42.000, 10.13/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B0FF679" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>E.coli</w:t>
+          <w:p w14:paraId="44E4B33A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>-другая продукция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6F5D18" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 30726-2001</w:t>
+          <w:p w14:paraId="14BC7EA8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31904-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="51533317" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1E53AA8E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7FDBDD3B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="0AC2D3EB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 027/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="018D2BCD" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="3A2E42CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4982B67B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>41.2* ТР</w:t>
+          <w:p w14:paraId="4F23F717" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>40.2* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="369F66C0" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="31CAFAE8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t>10.89/01.086</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5308700B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.11/01.086, 10.12/01.086, 10.13/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7A37C2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="05BF4711" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>S.aureus</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41B9DCD3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="16160E53" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30347-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="12597235" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="67305400" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C7F0FC8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="441379A3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="73781DD4" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="3892E8C6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD5F72B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>41.3* ТР</w:t>
+          <w:p w14:paraId="1BC56B1F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>40.3* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E780017" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7FAB4406" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="685D8A1F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3338D114" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Бактерии группы кишечных палочек (колиформы)</w:t>
+          <w:p w14:paraId="6788AF7C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25B9B8B2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...14 lines deleted...]
-              <w:t>ГОСТ 9225-84 п.4.6</w:t>
+          <w:p w14:paraId="01C11B4A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60EF42A1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6840A74B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55DBFCA5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="135ED80B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="3280418B" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="7CA3650C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="621D50B0" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>41.4* ТР</w:t>
+          <w:p w14:paraId="76F8D868" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>40.4* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="19AD67C0" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4392FDE0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C71F53C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="79224A05" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD9D963" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="337EA53E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Дрожжи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02757599" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...14 lines deleted...]
-              <w:t>ГОСТ 26972-86 п.4.3</w:t>
+          <w:p w14:paraId="1C960614" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F2D1EC2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4273FCD7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3101F0D1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="76B79A32" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="1AB9F06F" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="53DCA2F6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D5F2D23" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>41.5* ТР</w:t>
+          <w:p w14:paraId="23688B5A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>40.5* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47538808" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7CB6B743" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A967F88" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="08A16EB1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA78270" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="34203EC3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7743CA17" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...14 lines deleted...]
-              <w:t>ГОСТ 9225-84 п.4.5</w:t>
+          <w:p w14:paraId="54149D19" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7EACD887" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="35DBB541" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47FB9CC4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="48C54B0A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="0330899E" w14:textId="77777777">
-[...100 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="2EEF66FA" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="4B9D7C29" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="781C1B4E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>41.7* ТР</w:t>
+          <w:p w14:paraId="52649986" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>40.6* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69508648" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="78628191" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="513C6E2B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76119A59" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5B4025" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B88FFF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A79318F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="666F019B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="47B5C8F9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B11D76" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>41.1* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC43FA3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отдельные виды специализированной пищевой продукции, в том числе диетического лечебного и диетического профилактического </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>питания:-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>продукция для питания беременных и кормящих женщин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCA2F26" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/01.086, 10.89/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7FA40A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>E.coli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC4E84E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30726-2001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2610B58E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A11CB6B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 027/2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="44B31999" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23EBD106" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>41.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28BEA17B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3445BE68" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.89/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...10 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="72A663A2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4666B7FA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          </w:tcPr>
+          <w:p w14:paraId="74494578" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30347-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39FB041B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD94EDB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="5598001E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E9EE1B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>41.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A604E63" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BABF7DD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/01.086, 10.89/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F50D991" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB741F4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9225-84 п.4.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="306A02E9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFE733E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="6AA6BF6D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43495CA2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>41.4* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7073959B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3F4496" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F36E9EA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B86B0F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 26972-86 п. 4.3</w:t>
+              <w:t>ГОСТ 26972-86 п.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6DACD9D1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="75EFE900" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B2D2BA0" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0FCA9AF1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="2271DA1D" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="4A7D3D88" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0ABB6D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>41.5* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28C4FD9F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28427901" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1928F6B4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Количество мезофильных аэробных и факультативно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>анаэробных микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="538D1AFA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 10444.15-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9225-84 п.4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6750BC83" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5CE9AC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="3A6F0AA6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41AE6046" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>41.6* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59B03D69" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5930D922" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/42.000, 10.89/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4206CE16" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1CE894" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26809.1-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26809.2-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31904-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="62132D49" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14BD3A37" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="5A49D599" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="314E5418" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>42.1**</w:t>
+          <w:p w14:paraId="50F864C2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>41.7* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="643E5A3D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="188E51FC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>20.41/42.000, 20.42/42.000, 20.53/42.000</w:t>
+          <w:p w14:paraId="4718C85A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="26EBF050" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отбор образцов.</w:t>
+          <w:p w14:paraId="1CCAF7A5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="446EF6A4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 18321-73;</w:t>
+          <w:p w14:paraId="318B2B57" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...101 lines deleted...]
-              <w:t>ГОСТ 7983-2016</w:t>
+              <w:t>ГОСТ 26972-86 п. 4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...12 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="430A7D80" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="047D69A0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="4F6959E4" w14:textId="77777777">
-[...207 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="73BA3DD6" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="2C380F31" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0D6EF911" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>43.3* ТР</w:t>
+          <w:p w14:paraId="5D942A71" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>42.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7555A643" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="182D256B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Парфюмерно-косметическая продукция, средства по уходу за полостью рта</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="71D8552B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="170130B9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.41/42.000, 20.42/42.000, 20.53/42.000</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="13484424" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+          <w:p w14:paraId="23B6DB30" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="566AD3BF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 10444.15-94</w:t>
+          <w:p w14:paraId="390379D5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 18321-73;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31460-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31649-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31677-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31678-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31679-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31692-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31693-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31695-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31696-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31697-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31698-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34435-2018;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 790-89 п.2.1;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7983-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5B4A28D7" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5565BF76" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="470DB3DF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6EFEF7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="4BCA0694" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="0CD06D25" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAB8CE2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.1* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3948C23F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Пастеризованные консервы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3750C660" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.11/01.086, 10.86/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D72266" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="484F6E82" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31746-2012 (ISO 6888-1:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) п.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4F47B2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7E42AB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 034/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="507B9288" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F7E1CF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9E92F8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60792CF4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BE65F5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5A2F42" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50D3ED36" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6D402295" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="7ED718F5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE3340D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>44.1*</w:t>
+          <w:p w14:paraId="2FB15488" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.3* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4104B92D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6D40D008" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7EFA098F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Внешний вид, прозрачность, цвет, рН, стерильность, ингибирующие, дифференцирующие свойства, стабильность основных свойств</w:t>
+          <w:p w14:paraId="6A79B731" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="594DB699" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ ISO 11133-2016</w:t>
+          <w:p w14:paraId="5A75CF68" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74A2A53D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1EAA1AE9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="1F7D765F" w14:textId="77777777">
-[...622 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="703AA0B1" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="3F81DBEF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="301833F0" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>45.7* ТР</w:t>
+          <w:p w14:paraId="1CE577AD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>44.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2B8D5614" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2CE750" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Питательные среды</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="682C1993" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B2BC23" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>101.19/11.116</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDE1436" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Сульфитредуцирующие клостридии</w:t>
+          <w:p w14:paraId="3EE8368C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Внешний вид, прозрачность, цвет, рН, стерильность, ингибирующие, дифференцирующие свойства, стабильность основных свойств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="28BA4677" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
+          <w:p w14:paraId="6D817CA9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ ISO 11133-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0D2E1DF9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B985D80" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D408BA9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F47C5F3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="013D794C" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="4CF6CBE5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14339F63" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>46.1*</w:t>
+          <w:p w14:paraId="73DF45CC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>45.1* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1B7660D3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>пищевые продукты</w:t>
+          <w:p w14:paraId="5785AB7A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Пищевые добавки, ароматизаторы и технологические вспомогательные средства. Пищевая продукция в части содержания в ней пищевых добавок, биологически активных веществ из ароматизаторов, остаточных количеств технологических вспомогательных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t>01.11/42.000, 01.13/42.000, 01.22/42.000, 01.23/42.000, 01.24/42.000, 01.25/42.000, 10.11/42.000, 10.12/42.000, 10.13/42.000, 10.31/42.000, 10.32/42.000, 10.51/42.000, 10.71/42.000</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1057A3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="244580DC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отбор образцов.</w:t>
+          <w:p w14:paraId="13FEECC6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="196D38F6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>СТБ 1050-2008;</w:t>
+          <w:p w14:paraId="35CE1244" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9F863B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BED62DF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СТБ 1051-2012;</w:t>
+              <w:t>ТР ТС 029/2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="5B962A91" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F8E396" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>45.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="113FD1B4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="585CA28F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D51C51" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAC3D7F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="20C00489" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="017AB59E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="346A0A8E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEBD10C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>45.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="33BF8C88" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="567F08B5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="627DF6A5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="156C118E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6DEA207E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="49ED6C8C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="1D916051" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6323BF4D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>45.4** ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6EE561" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5262B678" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFEF9BA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63BF3021" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13586.3-2015;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СТБ 1052-2011;</w:t>
+              <w:t>ГОСТ 15113.0-77;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СТБ 1053-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26313-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СТБ 1054-2012;</w:t>
+              <w:t>ГОСТ 26809.1-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СТБ 1055-2012</w:t>
+              <w:t>ГОСТ 26809.2-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31904-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5904-2019;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 8756.0-70 п.2,п.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9792-73;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 51447-99 (ИСО 3100-1-91);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1036-97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38A660D8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="61DE05CC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="1F85F2B7" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="62FDD478" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D28CAE8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>45.5* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50FD0B0F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="169E2421" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BDCCC1F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные микроорганизмы, в т.ч. сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="708F9BB3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50550515" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="68B0D590" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="55C5AF99" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ECCF3A8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>45.6* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="57AC5BBB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A47FDC3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06DED9BD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E53EE78" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="64F03E05" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F882A25" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="2AECB61D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2E630CC3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>46.2*</w:t>
+          <w:p w14:paraId="1BEE58A0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>45.7* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="28ED5881" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="21CAB603" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...10 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78B55A4B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6055DAD7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сульфитредуцирующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клостридии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B96403" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3EB53C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBB9917" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="6AC06F1E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56133732" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>10.31/04.125, 10.32/04.125, 10.51/04.125, 10.71/04.125</w:t>
+              <w:t>46.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A397000" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>пищевые продукты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="488A8CFC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.11/42.000, 01.13/42.000, 01.22/42.000, 01.23/42.000, 01.24/42.000, 01.25/42.000, 10.11/42.000, 10.12/42.000, 10.13/42.000, 10.31/42.000, 10.32/42.000, 10.51/42.000, 10.71/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...10 lines deleted...]
-              <w:t>Удельная активность радионуклида цезий-137</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="064F8959" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              <w:t>МВИ.МН 4779-2013</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3454E117" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1050-2008;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1051-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1052-2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1053-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1054-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1055-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1EBCBE9F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="374C0D51" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="49E98AFD" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA7ADB8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="626E1302" w14:textId="77777777">
-[...1478 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="02B0F895" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="68122B7E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="18ACE976" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>47.18*</w:t>
+          <w:p w14:paraId="7373B4BA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>46.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C8503D2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="38E933D0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="55F072B8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>01.13/07.096, 01.25/07.096, 10.32/07.096</w:t>
+          <w:p w14:paraId="6575904C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.11/04.125, 01.13/04.125, 01.22/04.125, 01.23/04.125, 01.24/04.125, 01.25/04.125, 10.11/04.125, 10.12/04.125, 10.13/04.125, 10.31/04.125, 10.32/04.125, 10.51/04.125, 10.71/04.125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="046DD81C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Яйца гельминтов, цисты кишечных патогенных простейших</w:t>
+          <w:p w14:paraId="6A2D965D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Удельная активность радионуклида цезий-137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="050866CB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Инструкция по применению 37-0305-2005, утв. Главным государственным врачом Республики Беларусь 12.04.2005 с.2-5;</w:t>
+          <w:p w14:paraId="71EE570F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4779-2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8EBC27" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="01D51EFB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="23324C20" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1B7657" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6497B1DC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плодоовощная продукция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8F1EFD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.13/01.086, 01.25/01.086, 10.32/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA49020" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>L.monocytogenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7739E8A6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32031-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="039F1E05" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4F6715" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="0FD99C06" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9F23A4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03273761" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12842DD4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73DECA39" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4500E3FE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3767B5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E925BD4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w14:paraId="6DA8EE02" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A435B03" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75074AD8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="33CF289F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5621D2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5C48C2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 31746-2012 (ISO 6888-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1:1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6021A7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="11F7E215" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="3949E676" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BFAD47" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="48673BA8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B688515" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="33C6436E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5815B3C4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>Инструкция по применению 65-0605, утв. Главным государственным врачом Республики Беларусь 13.06.2005 с.7-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31746-2012 (ISO 6888-1:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) п.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E5C2B33" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="539E5A1E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="20F218DF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E">
+          </w:tcPr>
+          <w:p w14:paraId="7CF40AA9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="35B07A11" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="57BAAB68" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="631B1A73" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>47.5* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21D2A8F6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29A8B086" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4788BF46" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="641EBBEA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1BF7E6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E01D7A4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="6DDF3CAA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4EA64D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="774E9290" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C59A02A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35623CDB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>БГКП (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14C56FFC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7565C287" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE4A6C8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="368B6097" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2827492F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47.7* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="062F5AA2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="61B4A20F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69BA15E7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E733CF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABB4D77" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9789BA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="378198ED" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C05474A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47.8* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="118CB1D6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8F0AF3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A3EC8F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B71373" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5471F306" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="32851BA0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="7B33A722" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D480BC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="505B6E75" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA96741" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23EB16E9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно-анаэробных микроорганизмов (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>КМАФАнМ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDAAA83" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCC0A1B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAC6F39" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="73B77DE6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="079FC3DB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47.10*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="17296FD1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB374CD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E94A814" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Молочнокислые микроорганизмы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4800C54E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.11-2013 (ISO 15214:1998)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="609E2A75" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2ECFC4A3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="5A5C10FB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6165D4D7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47.11** ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA338B7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C37A95" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.13/42.000, 01.25/42.000, 10.32/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20425F27" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D49176A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26313-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31904-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6814097C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="63BCBAED" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="46C70734" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="190442D4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47.12* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53848A18" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB294B6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.13/01.086, 01.25/01.086, 10.32/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FFC35D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные микроорганизмы, в т.ч. сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F697EF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30519-97;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="202F7ACD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5886CF2E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="5ADC11AC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6C3A85" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47.13*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0DD7FC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1123A5F5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA25F74" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные, в т.ч. сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3334A881" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="06311BA8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24FEB7C0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="7D371372" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="479ED3EB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47.14* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3334AF72" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="073B706D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E54A811" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C05CEE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB9FE9C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="506992F1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="191C19C0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F1EBD5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47.15*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF1281E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="319CC34B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65FCD728" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD6FB3D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6571279A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="410933FC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="17579745" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66148E00" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47.16**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D987921" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6BCCBE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.13/42.000, 01.25/42.000, 10.32/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9A6220" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плодоовощная продукция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB33BF0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31904-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="030F6FFC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0247CB86" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="159FC011" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1652F666" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47.17* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="07C36C16" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F163EC8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.13/01.086, 01.25/01.086, 10.32/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43736E8B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сульфитредуцирующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клостридии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E64A3E3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35F009B1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B0970D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="0C8E2DE1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3D303D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>48.1**</w:t>
+          <w:p w14:paraId="2C9806B2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>47.18*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F45AF2E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0CDCB74F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>100.03/42.000</w:t>
+          <w:p w14:paraId="0F5E73B8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.13/07.096, 01.25/07.096, 10.32/07.096</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0A70F718" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отбор образцов.</w:t>
+          <w:p w14:paraId="358A24EC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Яйца гельминтов, цисты кишечных патогенных простейших</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC3F956" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 31861-2012;</w:t>
+          <w:p w14:paraId="0FB74BBA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция по применению 37-0305-2005, утв. Главным государственным врачом Республики Беларусь 12.04.2005 с.2-5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СТБ ISO 5667-4-2021;</w:t>
-[...6 lines deleted...]
-              <w:t>СТБ ГОСТ Р 51592-2001</w:t>
+              <w:t>Инструкция по применению 65-0605, утв. Главным государственным врачом Республики Беларусь 13.06.2005 с.7-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="05E0D7D2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4A79975C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E">
+          <w:p w14:paraId="1DC43E13" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="4A8B6FE2" w14:textId="77777777">
-[...285 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="36D040A4" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="49653BA3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="62A1E0F7" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>49.4**</w:t>
+          <w:p w14:paraId="4582D573" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>48.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="774053AC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="474365E8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Поверх-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ностные</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> воды</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="79D6D58E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="7FA959E8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.03/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="41CBB454" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Поверхностные воды</w:t>
+          <w:p w14:paraId="1EEB1750" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED1CB37" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 31942-2012 (ISO 19458:2006);</w:t>
+          <w:p w14:paraId="3BEA1F9F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31861-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ISO 5667-4-2021;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ГОСТ Р 51592-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="116DC883" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCBDC26" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3BB200AA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC958EC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="3792F534" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="0E9FA738" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4CA6F9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>50.1*</w:t>
+          <w:p w14:paraId="4BADB741" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>49.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0DAE7EAB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Поверхностные воды.</w:t>
+          <w:p w14:paraId="625C06B0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Поверхностные воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7A3E2249" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          </w:tcPr>
+          <w:p w14:paraId="7F79721D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.03/08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="711BBD1D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Водородный показатель (pH)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50330808" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 10523-2009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C7F68B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="224A11F5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="53305279" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DDEC033" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>49.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0580287E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="209E1396" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.03/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB64541" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>E.coli</w:t>
+          <w:p w14:paraId="6B62229A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>возбудители кишечных инфекций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="378B9678" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Инструкция по применению № 037-0409 утв. Главным государственным санитпрным врачом Республики Беларусь 08.05.2009</w:t>
+          <w:p w14:paraId="2ED6683B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Инструкция по применению № 025-0309 утв. Главным государственным </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>санитпрным</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> врачом Республики Беларусь 19.03.2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="726963B1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50226959" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="78A4B31D" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="52EF6748" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD5A459" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>50.2*</w:t>
+          <w:p w14:paraId="7FD8CF4F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>49.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E0E9B08" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="3B96045C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="415E84A8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          </w:tcPr>
+          <w:p w14:paraId="0531FE3D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.03/08.156</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6213F985" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Выделение возбудителя холеры</w:t>
+          <w:p w14:paraId="69F32234" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Нитраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33585103" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Инструкция 1.2.11-17-8-2004 гл.11</w:t>
+          <w:p w14:paraId="2F742000" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 33045-2014 р.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E28B6EE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="14FC6430" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5AFEB64E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="319C4427" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="7CB4292B" w14:textId="77777777">
-[...182 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="1DBA887B" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="6788DE3E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABB3C24" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>50.5*</w:t>
+          <w:p w14:paraId="455A0A33" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>49.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1BFEEB86" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2A462696" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1D9E413C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="60431D16" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.03/42.000</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5B394E32" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Термотолерантные колиформные бактерии</w:t>
+          <w:p w14:paraId="09BFB19B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Поверхностные воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4079C53B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0D4E45" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31942-2012 (ISO 19458:2006);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ГОСТ Р 51592-2001</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A9045F2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0B806112" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2BD822C4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5718A543" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="151AF4DA" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="31E403A2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="181290E8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>51.1* ТР</w:t>
+          <w:p w14:paraId="08C2E7BD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>50.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4DCCEE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Продукты для питания беременных и кормящих женщин</w:t>
+          <w:p w14:paraId="3840F0C3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Поверхностные воды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="12BB863A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.86/01.086, 10.89/01.086</w:t>
+          <w:p w14:paraId="2E613E09" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.03/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1928A6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6395A6E6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>E.coli</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43395061" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 30726-2001</w:t>
+          <w:p w14:paraId="7F30B844" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Инструкция по применению № 037-0409 утв. Главным государственным </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>санитпрным</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> врачом Республики Беларусь 08.05.2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="08CD7E8C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0B1A0C6E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7C6426" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="015B9807" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="114C4C63" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="0CEBBDA1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46300A04" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>51.2* ТР</w:t>
+          <w:p w14:paraId="136C3572" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>50.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3BFD057C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="394B225B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="74C82B34" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1271C747" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2E5CD5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>L.monocytogenes</w:t>
+          <w:p w14:paraId="31F6B23B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Выделение возбудителя холеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13AC236F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 32031-2012</w:t>
+          <w:p w14:paraId="60204731" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция 1.2.11-17-8-2004 гл.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DD81AD0" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="515800C3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76896DF5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="38220A23" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w:rsidRPr="003045CC" w14:paraId="25A6E5CF" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="56381F54" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="371B3986" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>51.3* ТР</w:t>
+          <w:p w14:paraId="4AD685F5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>50.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2A7A8F11" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="22DDD1E3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3ACF3A4B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C9A8B0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.03/07.096</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3AFC3526" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>S.aureus</w:t>
+          <w:p w14:paraId="7D593CC1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Жизнеспособные яйца гельминтов, цисты простейших.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="788FCDD7" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRPr="003045CC" w:rsidRDefault="00412DD5">
-[...30 lines deleted...]
-              <w:t>.8</w:t>
+          <w:p w14:paraId="637CA9A1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция по применению 021-0306, утв. Главным государственным санитарным врачом Республики Беларусь 03.01.2007;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Инструкция по применению 65-0605, утв. Главным государственным врачом Республики Беларусь 13.06.2005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3FD8A58B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRPr="003045CC" w:rsidRDefault="00E7519E">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="40846685" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7553A9D2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRPr="003045CC" w:rsidRDefault="00E7519E">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="325DDEC6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="50135E12" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="5FCE2F9E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECB0E3E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>51.4* ТР</w:t>
+          <w:p w14:paraId="4216CBB5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>50.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1EEE2469" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7F91B1B2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="30F7995A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="135AFCCB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.03/01.086</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25C2D6EE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Бактерии группы кишечных палочек (колиформы)</w:t>
+          <w:p w14:paraId="24A0A66E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Общие колиформные бактерии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t>ГОСТ 31747-2012 (ISO 4831:2006,ISO 4832:2006)</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="421D83A8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Инструкция по применению № 037-0409 утв. Главным государственным </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>санитпрным</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> врачом Республики Беларусь 08.05.2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5656E082" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="015098A1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5DEFB583" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0BFC0EBD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="02940AB9" w14:textId="77777777">
-[...352 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="520DF38D" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="5E48317D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7D1202F5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>51.9* ТР</w:t>
+          <w:p w14:paraId="0405A644" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>50.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37087793" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="67C84309" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5AE024EF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="08C0A34A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="63F5B931" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Плесени</w:t>
+          <w:p w14:paraId="6144FA63" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Термотолерантные</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> колиформные бактерии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="64CE7ADE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E46A41F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67131246" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="61B0FF8A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="7CD2FB6E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="129F78E1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>51.1* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AED1BDE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Продукты для питания беременных и кормящих женщин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4552DC1B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/01.086, 10.89/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D2C417" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>E.coli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB95663" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30726-2001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1733D801" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF24F24" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="0BB0F1B3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4504A59E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>51.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E528593" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDB36D0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD29E4E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>L.monocytogenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1000E2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32031-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="49FEC32E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9296D3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w14:paraId="74E4A69A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3519B9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>51.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7628A2CC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFA6F16" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="158465F4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1347F5A5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 31746-2012 (ISO 6888-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1:1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA770AA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="149A0CAB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="76B75A7F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D861C7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>51.4* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="422BBE46" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="232F5901" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A76301C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53209D94" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="254A16D3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="265A7140" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="7B1DC521" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7317A774" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>51.5* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6D800DF1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="64A3B9AE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78172E09" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4E09B4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="604C9055" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="48D710BD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7449E61E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7DA9EE09" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="4B26B860" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="6EFCC45E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C453C5D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>52.1* ТР</w:t>
+          <w:p w14:paraId="4020788D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>51.6* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38BD92EA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB9DEBE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17B1F63F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>E.coli</w:t>
+          <w:p w14:paraId="04A300A9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21409180" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 30726-2001</w:t>
+          <w:p w14:paraId="7C5CFA81" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="16032006" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              <w:t>ТР ТС 021/2011</w:t>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10F05515" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="44386C23" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72063DC3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>51.7** ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="747C462A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9CC1DA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/42.000, 10.89/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC5A721" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA97C26" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 1936-85 п.1.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ТР ТС 034/2013</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t>ГОСТ 26312.1-84;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26313-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31904-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="640C8B81" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5050BB90" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="08D36BE2" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="0838C985" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="277C182A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>52.2* ТР</w:t>
+          <w:p w14:paraId="439958FA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>51.8* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5EB7BC34" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6CF735A0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="49BBF287" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D12DEA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/01.086, 10.89/01.086</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A540480" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>L.monocytogenes</w:t>
+          <w:p w14:paraId="0DDB4E57" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные микроорганизмы, в т.ч. сальмонеллы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="143D8C14" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 32031-2012</w:t>
+          <w:p w14:paraId="31591B66" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="18338C1F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="427CEFF2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C93453A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4E0DF33A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="77AAA607" w14:textId="77777777">
-[...588 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="37C3E434" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="133FD69B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1EDF0B4C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>52.10* ТР</w:t>
+          <w:p w14:paraId="0597B7CE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>51.9* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6DC12811" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="28730E10" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="262AFCA1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="60EF4670" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5A2A680E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Сульфитредуцирующие клостридии</w:t>
+          <w:p w14:paraId="566E3398" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="27E6CA70" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
+          <w:p w14:paraId="5CBE2030" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5BF0ECFF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="04E5C6B4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="44C0E953" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7E04A521" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="2CA3CC14" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="2A119CDF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1318B647" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>52.1* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="36157D96" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Продукты убоя и мясная продукция, в том числе для </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>детско</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> го питания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="717FBB61" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.11/01.086, 10.13/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C447AEA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>E.coli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2C3474" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30726-2001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE530FE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9534A6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 034/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="6AEDBA84" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BBE551" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>52.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="435900C9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="487FE6E0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC90C18" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>L.monocytogenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E1E410" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32031-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78F710A7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3946C483" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="14AA22DD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D194D7E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>52.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBEB836" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45ADB680" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="343F1FE5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B77465" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31746-2012 (ISO 6888-1:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) п.8;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9958-81 п.4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF94F96" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="436F01F0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="35E5B652" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E08477C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>52.4* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAB39A8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09CFEB87" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="088B5983" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F5A44B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9958-81 п.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3EACC9CE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="05C6C7A5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="0F27E562" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4890362A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>52.5* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7AC2F2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0395A804" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5B5CB9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бактерии рода </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Proteus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F00F2B0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28560-90;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9958-81 п.4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="326AF65F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7A6956" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="4DB2FE84" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08978B9D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>52.6* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38D3C38D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2F01D6EF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="749F5913" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20292E55" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66E3333E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3531AC7D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="63FFE2F4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DAF640" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>52.7* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7925EF74" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F603F29" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A63D1D9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12765664" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9958-81 п.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60DCE4A9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="153D194A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="12D2F395" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB297E2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>52.8* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6079B2DC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37CF8221" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC00E85" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные микроорганизмы, в т.ч. сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F9D8B0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="43FA9FA5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00CB5044" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="66F85022" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D75B6B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>52.9* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DDAF75D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5450AB10" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BF5D74" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0971006A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F298ABE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="07BC899F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="0799DC47" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="71166A91" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>53.1** ТР</w:t>
+          <w:p w14:paraId="5F270B1B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>52.10* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="77E1F414" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="325DAB56" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="70BC58CC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отбор образцов</w:t>
+          <w:p w14:paraId="4E82D6B0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сульфитредуцирующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клостридии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="04A78585" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...49 lines deleted...]
-              <w:t>СТБ 1036-97</w:t>
+          <w:p w14:paraId="0C72EC9E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FEC123C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...18 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0E84616A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="2B01745B" w14:textId="77777777">
-[...725 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="61736575" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="1BFB1E16" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC450FF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>54.9* ТР</w:t>
+          <w:p w14:paraId="34A44F2F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>53.1** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="096428DF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7E8B2E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Продукты убоя и мясная продукция, в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>том числе для детского питания</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6280AB82" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="77AE13A9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10.11/42.000, 10.13/42.000</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7D40726A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Сульфитредуцирующие клостридии</w:t>
+          <w:p w14:paraId="6C35442F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2C7244B2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
+          <w:p w14:paraId="5285C0C6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31904-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 4288-76 п. 2.1;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7269-2015 п.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ГОСТ 8756.0-70 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>п.2,п.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9792-73;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 51447-99 (ИСО 3100-1-91);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1036-97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="36C221A1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="704155F3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5090E378" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="158B4C4F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 034/2013</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="4CD64EB5" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="60A7CC8F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BBDEBFD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>54.1* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="10131304" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Продукция из мяса птицы для детского питания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="46CD4C95" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.11/01.086, 10.12/01.086, 10.13/01.086, 10.89/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFFB896" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>E.coli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09591EC6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30726-2001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AFE41F6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="47353E67" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ЕАЭС 051/2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w14:paraId="6D557C35" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="205F6D4E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>54.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="07F11DA2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="480A9097" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5859C84C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0765E47A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 31746-2012 (ISO 6888-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1:1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFAE021" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35753A97" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="5DC47528" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="038AF6CB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>54.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="052A6ED7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="47EADE36" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="185B88A0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A950EC9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1364F264" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="22B390BD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="280B9109" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54CF58D8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>54.4* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31904417" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0690F63C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0243010A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бактерии рода </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Proteus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8B9AAC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28560-90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09B9A19D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3179C872" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="61B4A51F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC7D505" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>54.5* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3343F6FC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5166F70A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76201E22" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="493106F2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78E450D8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="69FE73FD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="32241704" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2F8BE6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>54.6* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D16D723" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="304838BA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB4F755" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="028167D3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3978CB5D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1E9417" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="3CCAD379" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D93B412" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>54.7** ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="166FD22F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADF1F07" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.11/42.000, 10.12/42.000, 10.13/42.000, 10.89/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB63419" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F973C8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31904-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60DB8B2F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="61776782" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="3D223C1F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1F9C5A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>54.8* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73BE08E7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C686873" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.11/01.086, 10.12/01.086, 10.13/01.086, 10.89/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7BD839" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2622D162" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="20C76BCE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7F7117" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="7F7CC34F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="230824CE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>55.1**</w:t>
+          <w:p w14:paraId="65695703" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>54.9* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="153C018F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A147AE7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="666F5B90" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отбор образцов.</w:t>
+          <w:p w14:paraId="3EBBD359" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сульфитредуцирующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клостридии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="59188684" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...91 lines deleted...]
-              <w:t>СТБ 1252-2000 п.7.2</w:t>
+          <w:p w14:paraId="46A7D898" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="302D2233" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E85D658" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="1416A3DA" w14:textId="77777777">
-[...430 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="6A6A6B24" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="7EE715A7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD0DCE5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="705DA9A1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>55.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5441701C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Продукция легкой промышленности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D76CE4A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.20/42.000, 13.99/42.000, 14.13/42.000, 14.14/42.000, 14.19/42.000, </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>56.6**</w:t>
+              <w:t>14.20/42.000, 14.39/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D4F136" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Отбор образцов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="61364FB3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 18321-73 п.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 20566-75 п.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 23948-80 п.6,п.7;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26666.0-85 п.1,п.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28631-2018 п.6.2.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28754-2018 п.6;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 28846-90 (ИСО 4418-78) п.3.6;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 8844-75 п.1,п.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9173-86 п.7;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9209-77 п.1;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9289-78 п.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 938.0-75 п.1;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1252-2000 п.7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9C70E0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">(лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA332F8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="76B54691" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0236A567" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>56.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="33B70905" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="05740C1B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Продукция мукомольно-крупяная. Изделия хлебобулочные. Изделия макаронные</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE1D7C4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.61/01.086, 10.71/01.086, 10.73/01.086</w:t>
+          <w:p w14:paraId="50011751" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.61/01.086, 10.71/01.086, 10.73/01.086, 10.72/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...10 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="54E84F0A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              <w:t>ГОСТ 31904-2012;</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6F2D0E44" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СТБ 1036-97 п.7.25-7.32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31746-2012 (ISO 6888-1:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) п.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5095023A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E894C87" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7F8347E7" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="64499A67" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="185B9F50" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="71D7048E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9D3898" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>57.1*</w:t>
+          <w:p w14:paraId="2361311F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>56.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="62A64342" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6F2261" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="266EF160" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Массовая доля витамина С</w:t>
+          <w:p w14:paraId="0586B032" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>БГКП (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="092EC7EB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 7047-55 р.3 п.14</w:t>
+          <w:p w14:paraId="1B22102F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04D3A063" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45BCAA1D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="1055975A" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="7E56D970" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DFB6D3F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>57.2*</w:t>
+          <w:p w14:paraId="60D6BC9C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>56.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="019AD1AC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="290EA4C9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31D46D04" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0DFC44" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Массовая доля жира</w:t>
+          <w:p w14:paraId="3D66FC8F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно-анаэробных микроорганизмов (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>КМАФАнМ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F9388DE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>МУ, утв. Постановлением Минторга и Минздрава 21.04.2001 №18/29 п.5.2.5</w:t>
+          <w:p w14:paraId="32F3C614" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="49F68BC5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4D02B5B9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="125CE1F8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7C02467B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="35F7BF30" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="5A6C3982" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E08829" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>56.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14D46B15" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="341CC478" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAA0024" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные, в т.ч. сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD44908" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6D029D95" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="186449B4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="06A750A0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E71622" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>56.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3048CB07" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73A1999E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="198F2695" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C7D010" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4385B68D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB916A9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="08B6DC20" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9C0A46" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>57.3*</w:t>
+          <w:p w14:paraId="5BCCCE15" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>56.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0342EA36" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5B0AF22A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="391FD7BC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.85/08.052</w:t>
+          <w:p w14:paraId="4DF91CBC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.61/01.086, 10.71/01.086, 10.73/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="15A41108" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Массовая доля сухих веществ</w:t>
+          <w:p w14:paraId="68D02C37" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Продукция мукомольно-крупяная. Изделия хлебобулочные. Изделия макаронные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="522E2032" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>МУ, утв. Постановлением Минторга и Минздрава 21.04.2001 №18/29 п.5.1.1, п.5.1.2, п.5.12.2.5</w:t>
+          <w:p w14:paraId="153D249B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31904-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1036-97 п.7.25-7.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4E95F228" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="65B213FD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6977DA1F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7BB5CE43" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="7F59171B" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="7E730D82" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A276DCC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>57.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="05AC1177" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Продукция общественного питания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3526BA5A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.85/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C7EA69" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля витамина С</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75787E35" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7047-55 р.3 п.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8E9CB5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1EA37F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="71F9D2BC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDA3448" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>57.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="341471F8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F64F955" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.85/08.037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBDFB3C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля жира</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="265BFFF8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МУ, утв. Постановлением Минторга и Минздрава 21.04.2001 №18/29 п.5.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="32779866" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="311E4996" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="5B53ACFB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C6E6BCD" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>58.1**</w:t>
+          <w:p w14:paraId="18166EEF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>57.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FAA8B63" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="02D8E74F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>13.99/42.000, 14.14/42.000, 14.19/42.000, 14.39/42.000, 15.20/42.000, 17.22/42.000, 17.23/42.000, 30.92/42.000, 32.30/42.000</w:t>
+          <w:p w14:paraId="3CB21029" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.85/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="562E642A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отбор образцов.</w:t>
+          <w:p w14:paraId="1622BB68" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля сухих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC58E61" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...126 lines deleted...]
-              <w:t>СТБ 1678-2006 п.7.1</w:t>
+          <w:p w14:paraId="4D7C3556" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МУ, утв. Постановлением Минторга и Минздрава </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>21.04.2001 №18/29 п.5.1.1, п.5.1.2, п.5.12.2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3116F2B1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="586950F5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="105D1244" w14:textId="77777777">
-[...676 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="2C54024A" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="6B3A9784" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4256D26F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>59.8*</w:t>
+          <w:p w14:paraId="341FFB31" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>58.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="17D3BE26" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F450C1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Продукция, предназначенная для детей и подростков</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3132843C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="3CCAE0AB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.99/42.000, 14.14/42.000, 14.19/42.000, 14.39/42.000, 15.20/42.000, 17.22/42.000, 17.23/42.000, 30.92/42.000, 32.30/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E19D0D1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6CD3D1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 18321-73 п.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 19245-93 п.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 20566-75 п.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 23948-80 п.6,п.7;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28631-2018 п.7.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28754-2018;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28846-90 (ИСО 4418-78) р.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30407-2019 п.6;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32074-2013 п.6.1;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 3302-95 п.6;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 3303-94 п.6;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 8844-75 п.1,п.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9173-86 п.7;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9289-78 п.6;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 938.0-75 п.1;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1015-97 п.5;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1301-2002;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1678-2006 п.7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D06D65D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5A74AB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="58807985" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D38329" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>59.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5B9E6C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Птица и продукты ее переработки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D98FF7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.47/01.086, 10.12/01.086, 10.13/01.086, 10.86/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...10 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="5074E4CD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>L.monocytogenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2F7A5FCB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32031-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4695E7AD" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B9C7FD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7FE5C218" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6639F532" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="116E30A8" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="2980ACD5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C2D4E8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>59.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="746EB034" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="556AB89F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A397DCE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9C4412" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31746-2012 (ISO 6888-1:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) п.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27EC2050" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28A05243" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="0464F6FF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48732EB6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>59.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="05D3D2F7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A50EEDA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE7DF9B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бактерии рода </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Proteus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="437A4946" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28560-90;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7702.2.7-2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4559E7F5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25248091" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="19D65F19" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30645095" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>59.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13742399" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="69865249" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="610FB314" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>БГКП (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3255EA12" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7702.2.2-93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25018C48" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="476F7488" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="1B670774" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="500B05D1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>59.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="51EB048E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="401AAF6D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC8BB64" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Количество мезофильных аэробных и факультативно-анаэробных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>микроорганизмов (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>КМАФАнМ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C9E084" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 10444.15-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7702.2.1-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="18B70517" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="404B14BA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="20C2045F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A95A57C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>59.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39FA76AA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="58A731D2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="212F2BDE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные, в т.ч. сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B2B0AD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7702.2.3-93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4730AC32" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="314AE1B7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="25729C2B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2E70A6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>59.7**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66A47CB9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F51BF0A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.47/42.000, 10.12/42.000, 10.13/42.000, 10.86/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1AC9D0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Птица и продукты ее переработки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34BCE89C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31904-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7702.2.0-2016 р.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9792-73 р.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1036-97 п.7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E347D6A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4EBC360E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="01338727" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE89631" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="38DDD25F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>59.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30DC5B8E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B136A6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.47/01.086, 10.12/01.086, 10.13/01.086, 10.86/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="798A2C88" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сульфитредуцирующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клостридии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="44DB6062" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2F0D568F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2DBE8650" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="15C6E218" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D49FB6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>60.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED6B050" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="67FFD9F7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Рабочие места, помещения, жилых, общественных зданий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1D36D717" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          </w:tcPr>
+          <w:p w14:paraId="5D59BDB2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.11/35.065, 100.12/35.065</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              <w:t>Параметры микроклимата: температура воздуха,относительная влажность</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="56CF3978" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Параметры микроклимата: температура </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>воздуха,относительная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> влажность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2B719BA1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          </w:tcPr>
+          <w:p w14:paraId="66DC8855" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГМ 0001-2021;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>МВИ.ГМ 1860-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...10 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="3567199E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="142959FE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E">
+          <w:p w14:paraId="4F4E9C16" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="064D860E" w14:textId="77777777">
-[...599 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="043BA7A4" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="45EC3D96" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB5B6F4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>61.8*</w:t>
+          <w:p w14:paraId="09DC6DFE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>60.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25387872" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="68745062" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="02718409" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="513CB8C3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.12/35.063</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="57E2FFD8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Сульфитредуцирующие клостридии</w:t>
+          <w:p w14:paraId="2188DFAB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Освещенность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3A7DF29D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
+          <w:p w14:paraId="1AF959E5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24940-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0CD14628" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFA7790" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. 50 лет Октября, 29, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный отдел)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="537D2D32" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="25C9B332" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="3E8B90B2" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="0FA8526D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F9AF533" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>62.1* ТР</w:t>
+          <w:p w14:paraId="130374B8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>61.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="76BD8F53" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Сахар и кондитерские изделия</w:t>
+          <w:p w14:paraId="06A1666D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Рыба, нерыбные объекты промысла и продукты, вырабатываемые из них</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="61304F46" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.71/01.086, 10.72/01.086, 10.82/01.086</w:t>
+          <w:p w14:paraId="78E3242F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>03.00/01.086, 10.20/01.086, 10.86/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="155E0E78" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3CF00EF1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>L.monocytogenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="607A14BB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32031-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="467A3A53" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1C6DAC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="13A08FE6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="476EEB80" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>61.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="054D676B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="05852627" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60155512" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>S.aureus</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="545DC37F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRPr="003045CC" w:rsidRDefault="00412DD5">
-[...30 lines deleted...]
-              <w:t>.8</w:t>
+          <w:p w14:paraId="2D6D8881" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31746-2012 (ISO 6888-1:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) п.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1A8518" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A70C774" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="3B3B6D12" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="5D554238" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B3AC5A6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>62.2* ТР</w:t>
+          <w:p w14:paraId="11BD2D78" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>61.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="68BD21A2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="21860FF0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3AC023C3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2F1E3EA2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7828B67E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Бактерии группы кишечных палочек (колиформы)</w:t>
+          <w:p w14:paraId="36559B87" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>БГКП (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEE0AFD" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 31747-2012 (ISO 4831:2006,ISO 4832:2006)</w:t>
+          <w:p w14:paraId="0D3C593F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="632878A1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5F387923" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22A8A7D5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="148C16D9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="0F96EC91" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="1A9E4DF7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71D42B72" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>62.3* ТР</w:t>
+          <w:p w14:paraId="2ADA51CF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>61.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7393A16F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="14814885" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01A50442" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="3EC7D362" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32A0FEDE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Дрожжи</w:t>
+          <w:p w14:paraId="130531DE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>анаэробных микроорганизмов (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>КМАФАнМ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="655E488A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="4956CE44" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 10444.15-94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2233DE85" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEC69A9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="2F2BF1AF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4621C0D7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>61.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="17EFD638" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66F9DB36" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5BA1A7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные, в т.ч. сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="485540E2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09A7074E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67CFEFB5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="31AF05F2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E394E0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>61.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD32819" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB60EF1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3267EE72" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58335C69" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D11BCD2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="456D0F8C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5C85AEFC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="03FA3AD1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="7299D9C1" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="58293D62" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BFE232F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>62.4* ТР</w:t>
+          <w:p w14:paraId="2283DA3A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>61.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F9897DE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="37579739" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C06F8AA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="3651295E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="227E6382" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+          <w:p w14:paraId="62ACD5CF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Рыба, нерыбные объекты промысла и продукты, вырабатываемые из них</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65BC2C38" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 10444.15-94</w:t>
+          <w:p w14:paraId="1B935E29" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31904-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1036-97 п.7.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7EF950CF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7F901D50" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3D9E07B1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="56C17EC5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="5CBB4547" w14:textId="77777777">
-[...186 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="4CA24BEA" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="24C24A23" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="06252027" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>62.7* ТР</w:t>
+          <w:p w14:paraId="4124AF12" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>61.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="594F2426" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="375D108B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4C2AB78C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="08507785" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD0455C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Плесени</w:t>
+          <w:p w14:paraId="1205E6B0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сульфитредуцирующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клостридии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5A01A98B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="076F985A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3460D4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="77737E54" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="3F8B6334" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA2F0AA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>62.1* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F77C55" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сахар и кондитерские изделия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6982CD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.71/01.086, 10.72/01.086, 10.82/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CBB59C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4202F1EC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 31746-2012 (ISO 6888-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1:1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0607B2D2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7063CBB9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="37290DAD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6169AA6A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>62.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2DBB8D42" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F26F445" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6475C5FE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="153993B1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE3AEC9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25B54BC8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="6147259B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFE6D68" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>62.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="07B7F42B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="371ED0BE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="343AC890" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2D175A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0CD23282" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="32E5A5C6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76E8661D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2F155ABF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="7AB82A96" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="08594886" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="094720B6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-              <w:t>63.1*</w:t>
+          <w:p w14:paraId="017A8B72" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>62.4* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5544499D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37C8E487" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34BF5C1A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Нитраты</w:t>
+          <w:p w14:paraId="30F3E1D7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C3D24D8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>МУ 5048-89</w:t>
+          <w:p w14:paraId="172BC3EF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="05085E9A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D21E4F5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="7B51280A" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="594620B0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="643FF506" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>62.5** ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04A7D7CD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="360E872D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.72/42.000, 10.81/42.000, 10.82/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6664898F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39FE2657" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12569-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31904-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6611A6F4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3EC631" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="3755DEA4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7260E670" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>62.6* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A75431D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9C5CB7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.71/01.086, 10.72/01.086, 10.82/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9DC6A0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные микроорганизмы, в т.ч. сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD9C26B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0431A0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="07F0AE28" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="3ECA0053" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0646AA91" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>63.2**</w:t>
+          <w:p w14:paraId="744B1690" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>62.7* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="600A29B5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7FAD7C1C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7F2A4B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="67D293E5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отбор образцов.</w:t>
+          <w:p w14:paraId="52865D48" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1480B2EE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...14 lines deleted...]
-              <w:t>СТБ 1036-97 п.7.3</w:t>
+          <w:p w14:paraId="07B56B6D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="285D0145" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="55E6E706" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13067F5F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1639B463" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="22756DCA" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="021BA58C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="737A013D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>64.1**</w:t>
+          <w:p w14:paraId="667B3921" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>63.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8E79DF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Сельскохозяйственное сырьё</w:t>
+          <w:p w14:paraId="204BA40C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Свежие, свежезамороженные овощи, картофель, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>бахчевые, фрукты, ягоды, грибы, в том числе для детского питания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36E62B77" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>01.11/42.000, 01.13/42.000, 01.21/42.000, 01.22/42.000, 01.23/42.000, 01.24/42.000, 01.25/42.000</w:t>
+          <w:p w14:paraId="10E119E8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">01.13/08.169, 01.21/08.169, 01.22/08.169, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>01.23/08.169, 01.24/08.169, 01.25/08.169, 10.31/08.169, 10.32/08.169, 10.39/08.169, 10.86/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="371E4AB3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отбор образцов.</w:t>
+          <w:p w14:paraId="26AB9FF1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Нитраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20248008" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...28 lines deleted...]
-              <w:t>СТБ 1056-2016</w:t>
+          <w:p w14:paraId="21239F0B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МУ 5048-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="335085EE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6E992F34" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="332EB8D4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E">
+          <w:p w14:paraId="05B4BF4D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="135AD644" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="17AE9BC3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0E01B0E2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>64.2*</w:t>
+          <w:p w14:paraId="79AAA4A7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>63.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="71EB810D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="227B8EBD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="72C2BD57" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>01.11/04.125, 01.13/04.125, 01.21/04.125, 01.22/04.125, 01.23/04.125, 01.24/04.125, 01.25/04.125</w:t>
+          <w:p w14:paraId="791F9AA2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.13/42.000, 01.21/42.000, 01.22/42.000, 01.23/42.000, 01.24/42.000, 01.25/42.000, 10.31/42.000, 10.32/42.000, 10.39/42.000, 10.86/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="33E6A8EB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Удельная активность радионуклида цезий-137</w:t>
+          <w:p w14:paraId="4C7C3EF9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="32EB1205" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>МВИ.МН 4779-2013</w:t>
+          <w:p w14:paraId="5588B5B1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 34668-2020 п.7.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1036-97 п.7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F1F0AB3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="78AF1BF7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64EA80C4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="70D0DCAC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="6D93817E" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="54E2A3E6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="209A4343" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>64.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="59131663" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сельскохозяйственное сырьё</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4EC4E2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.11/42.000, 01.13/42.000, 01.21/42.000, 01.22/42.000, 01.23/42.000, 01.24/42.000, 01.25/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E3E1AE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35557FF1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1051-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1054-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1055-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1056-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1A0F14" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC13386" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="5C0D2E10" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1EDABA3C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>65.1**</w:t>
+          <w:p w14:paraId="15B69117" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>64.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...18 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="17E8CD5D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="25D69FE5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-              <w:t>101.19/07.096</w:t>
+          <w:p w14:paraId="591B307E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.11/04.125, 01.13/04.125, 01.21/04.125, 01.22/04.125, 01.23/04.125, 01.24/04.125, 01.25/04.125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="35C0E796" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Яйца гельминтов.</w:t>
+          <w:p w14:paraId="03202519" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Удельная активность радионуклида цезий-137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="448145B3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...14 lines deleted...]
-              <w:t>государственным врачом Республики Беларусь 14.06.2005 с.6</w:t>
+          <w:p w14:paraId="033BE2F6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4779-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...19 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7EB7A9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37589306" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="2695198D" w14:textId="77777777">
-[...181 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="4B99C4F0" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="590163DD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7283F11F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>66.3**</w:t>
+          <w:p w14:paraId="00ACF056" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>65.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4AC62115" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="058CC287" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Смывы с объектов </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>внеш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>-ней</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> среды, с поверхностей на предприятиях пищевой </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>промышленности, общепита, торговли, детских учреждений, пищеблоков ЛПУ, с овощей, фруктов, ягод</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2DEFEEFB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="040F59C3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>101.19/07.096</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="68AFF08B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Количество Staphylococcus aureus</w:t>
+          <w:p w14:paraId="5BF34CF6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Яйца гельминтов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="40ABEAC6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Инструкция 4.2.10-22-1-2006</w:t>
+          <w:p w14:paraId="1FDC5FFF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция по применению 65-0605, утв. Главным государственным врачом Республики Беларусь 14.06.2005 с.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1E5A8573" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="645B8DDB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">(лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="11BE4640" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="275DEAB2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="75FDD2DA" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="3D94826A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65251429" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>67.1**</w:t>
+          <w:p w14:paraId="2560EDC7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>66.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5A835517" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Смывы с объектов внешней среды, с поверхностей на предприятиях пищевой промышленности, общепита, торговли, детских учреждений, пищеблоков ЛПУ, с овощей, фруктов, ягод</w:t>
+          <w:p w14:paraId="128EB2A1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Смывы с объектов внешней среды организаций здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7B643848" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="07677AF8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.15/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED015B2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="27E54394" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Pseudomonas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>aeruginosa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1FDD2B1A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Инструкция по применению № 078-0210, утв. Главным государственным санитарным врачом Республики Беларусь 19.03.2010</w:t>
+          <w:p w14:paraId="215E432F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.2.10-22-1-2006 гл.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="02CB4B55" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="38442151" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4C15A8E9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E">
+          <w:p w14:paraId="28BEDF98" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="005FB98A" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="323A8EA2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="258EEEBB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>67.2**</w:t>
+          <w:p w14:paraId="055BFF31" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>66.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="77694762" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="3559B6BF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1CE4776F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4DC47CDA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03C6A87B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Общая микробная обсеменяемость</w:t>
+          <w:p w14:paraId="05F68B45" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>БГКП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="773A3146" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5E4981E6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E814C49" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4509385C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="115837C2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="0DC3F92B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="76AA4DED" w14:textId="77777777">
-[...77 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="6A2A15DB" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="01166F15" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7E7C7667" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>67.4**</w:t>
+          <w:p w14:paraId="0B7EB68B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>66.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="07D7509F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="172DB63C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A3C9955" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4FB4D711" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="31D34D36" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="67AB74A6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Количество </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Staphylococcus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1245E9B6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Инструкция 4.2.10-15-21-2006 гл.15 п. 123</w:t>
+          <w:p w14:paraId="37A6FD77" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция 4.2.10-22-1-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F239D79" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1C568D0F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="345CE0D5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="3F6E2F39" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="6CE67262" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="765F74C8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B956186" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>68.1* ТР</w:t>
+          <w:p w14:paraId="54B03625" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>67.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5CCB5241" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Соковая продукция из фруктов и овощей</w:t>
+          <w:p w14:paraId="071A0828" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Смывы с объектов внешней среды, с поверхностей на предприятиях пищевой промышленности, общепита, торговли, детских учреждений, пищеблоков ЛПУ, с овощей, фруктов, ягод</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1F7C20" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.32/01.086, 10.39/01.086, 10.86/01.086</w:t>
+          <w:p w14:paraId="0CB795E4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.15/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75E9C2C5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>E.coli</w:t>
+          <w:p w14:paraId="79FDF782" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>БГКП (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t>ГОСТ 30726-2001</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0D3276" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция по применению № 078-0210, утв. Главным государственным санитарным врачом Республики Беларусь 19.03.2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2EAE0ADE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="585592A3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="65E3BD6A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="65E752C6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="6288CA38" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="6856E7A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5FBF0280" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>68.2* ТР</w:t>
+          <w:p w14:paraId="47100A5A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>67.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DCFCDBB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4D69F589" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6814419E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="74FD769D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C263D90" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3ABC49D0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Общая микробная </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>обсеменяемость</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-          </w:tcPr>
-[...17 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6468963D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C02D8D0" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="1B588EA9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54447D53" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2F659D79" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="3D223BB2" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="593490BC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34C2A3DB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>68.3* ТР</w:t>
+          <w:p w14:paraId="6901AA16" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>67.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2A14D669" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7FE70593" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C72496A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="5CCDD4B5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47776E74" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Бактерии группы кишечных палочек (колиформы)</w:t>
+          <w:p w14:paraId="5F660AC7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные, в т.ч. сальмонеллы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD53739" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ Р 52711-2007</w:t>
+          <w:p w14:paraId="68B86B21" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция 4.2.10-15-21-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DB472CD" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="05F2ADFA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1EA50E4C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4A091341" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="229B19FC" w14:textId="77777777">
-[...655 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="15501692" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="0D9F320D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="225186A2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>68.11* ТР</w:t>
+          <w:p w14:paraId="50A15A42" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>67.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2CA6B6F1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="59106746" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="12C4F6F9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="6556C557" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="29436382" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Плесени</w:t>
+          <w:p w14:paraId="4CDD7D6F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Условно-патогенные микроорганизмы (УПМ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="194D3CC8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
+          <w:p w14:paraId="6821FB91" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция 4.2.10-15-21-2006 гл.15 п. 123</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABCC742" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37352A29" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="7C0D2A48" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4FD751" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>68.1* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="250419EA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Соковая продукция из фруктов и овощей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2962F788" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.32/01.086, 10.39/01.086, 10.86/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54BEE7DC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>E.coli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD1B964" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30726-2001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC1FC55" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFA1BE7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 023/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="1710084F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="201C034B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>68.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB726E4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="265BE015" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB044CB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4BFE4E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31746-2012 (ISO 6888-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1:1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) п.8;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 52711-2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4321943B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2467D905" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7A407186" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3EFD50C2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="21301873" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1B6C67" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>68.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="001AA3FB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="191191A1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="520C7EDE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="446BE764" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 52711-2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A98C416" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="51A77B40" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="245DCBAA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D26B138" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>68.4* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60698915" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4BBCDF5E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D1F2D7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бактерии семейства </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Enterobacteriaceae</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5DE5D7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29184-91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79474ABC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0B0223" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="1AAF6A55" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5AEF28" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>68.5* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6495A66C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1E75B8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1796F0AF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="149C1F13" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 52711-2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4460E9E7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="54FA2021" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="7E16D0FF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="568EF846" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>68.6* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45D77483" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="759DB2AF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DDCCF66" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0D3E37" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 52711-2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2618ACBB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA7593A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="213C2C4B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5CB90D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>68.7* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C340FA7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14492AAD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F6DA61" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Молочнокислые микроорганизмы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A24A988" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.11-2013 (ISO 15214:1998);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30425-97;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 52711-2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B88AEA1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75A049CD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="43FBF20E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7C059A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>68.8* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5CEF9BF1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3E52D3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44FC6688" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Неспорообразующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> микроорганизмы, в т.ч. молочнокислые и (или) плесневые грибы, и (или) дрожжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F64F3E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30425-97;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 52711-2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="014ABD37" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B49A998" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="576B1F9C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3381CD27" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>68.9** ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="15A82D08" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD459E7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.32/42.000, 10.39/42.000, 10.86/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4089F67E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C2181E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26313-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31904-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1036-97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3C23F04B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C64C54" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="38CD3829" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="6EF66D96" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7EA04D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>69.1* ТР</w:t>
+          <w:p w14:paraId="43A88F7E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>68.10* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3495BD39" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6E792665" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.86/01.086, 10.89/01.086</w:t>
+          <w:p w14:paraId="6F89157C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.32/01.086, 10.39/01.086, 10.86/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38C2DD7D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>E.coli</w:t>
+          <w:p w14:paraId="790A37D2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные микроорганизмы, в т.ч. сальмонеллы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26B7D45C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 30726-2001</w:t>
+          <w:p w14:paraId="180C6435" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6D14E7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="30B8B38F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          </w:tcPr>
+          <w:p w14:paraId="29C7BEFB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w:rsidRPr="003045CC" w14:paraId="7E46AA84" w14:textId="77777777">
-[...628 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="327B7F7A" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="0F47CDD4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="34372B33" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>69.9* ТР</w:t>
+          <w:p w14:paraId="7ED6FB7D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>68.11* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="438119FF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="187AEF1C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4ACF16A4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="3F33D306" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="05A4649A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Сульфитредуцирующие клостридии</w:t>
+          <w:p w14:paraId="42335C74" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB42551" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
+          <w:p w14:paraId="476EAEB9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 52711-2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30083ED6" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="7C31CE36" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="475F6A3D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC0FA1C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 023/2011</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="372BFBD7" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="07C5DBEA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B006B2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>69.1* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFDBBD9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Специализированная пищевая продукция для детского питания для детей дошкольного и школьного возраста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="201C3DDD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/01.086, 10.89/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="767E0C71" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>E.coli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB03DFD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30726-2001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="70470553" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA42900" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w14:paraId="4408281F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C925DAC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>69.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26207C22" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4746E65D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0600589A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5653C51D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 31746-2012 (ISO 6888-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1:1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6BBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66BDDA13" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C64045D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRPr="004C6BBF" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="27B2E613" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F7F9EB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>69.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3B58E1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="32CD8588" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11888B6D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E597FFB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31747-2012 (ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4831:2006,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4832:2006)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8FA08C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="430EBE9A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="1432851F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15312F5C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>69.4* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF2A8B4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3EB16B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02294046" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бактерии рода </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Proteus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03936E36" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28560-90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="49F7CA9C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4224ADF6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="0BA29696" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7129A610" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>69.5* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65D4AFAB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6416B4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C7BA3A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E401DCF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26968-86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC466C4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55A73B81" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="1A4711A6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7777C058" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>69.6* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="481AF797" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4D992D01" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08604E57" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71AA2450" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2740008F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D622C37" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="7F1B4A86" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="337CD4B6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>69.7** ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="56F927ED" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7D98D3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/42.000, 10.89/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="005C9572" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ADDF221" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26809.1-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26809.2-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31904-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9ED347" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1C133F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="311533A2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5506F396" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>69.8* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="06BB938B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6517EB00" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/01.086, 10.89/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="619F3EFB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3540172C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26968-86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76C5D3B7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1E58006E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="0EA65E8B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="46D63294" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>70.1**</w:t>
+          <w:p w14:paraId="156AA61F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>69.9* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3773A5B0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA83424" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5941EB1D" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отбор образцов.</w:t>
+          <w:p w14:paraId="51E535CC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сульфитредуцирующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клостридии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="50E5A0A9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...14 lines deleted...]
-              <w:t>СТБ 1044-2012 п.5.3</w:t>
+          <w:p w14:paraId="614DC273" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29185-2014 (ISO 15213:2003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F29B2D4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DBE7549" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="36ACC2F3" w14:textId="77777777">
-[...187 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="40005E10" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="73274273" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="19363102" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>71.3* ТР</w:t>
+          <w:p w14:paraId="1F85B910" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>70.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4F02D2E5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="681967FD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Средства бытовой химии и синтетические моющие средства</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3A618BBC" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B73232" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.41/42.000, 20.59/42.000</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3A7E64" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Спорообразующие термофильные анаэробные, аэробные и факультативно-анаэробные микроорганизмы</w:t>
+          <w:p w14:paraId="5C0D8779" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1E0FAD07" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E130899" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 18321-73 п.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1044-2012 п.5.3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5A6DB231" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3D8EAE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D59FB09" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="53976C6C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="5D367ED2" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="7301929A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="692564D3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-              <w:t>72.1*</w:t>
+          <w:p w14:paraId="442D201A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>71.1* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5A99EAC3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Сточные воды</w:t>
+          <w:p w14:paraId="123555B2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Стерилизованные консервы, включая консервы для детского питания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD01B32" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>100.05/01.086</w:t>
+          <w:p w14:paraId="232555BF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.11/01.086, 10.86/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13B03DA2" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Выделение возбудителя холеры</w:t>
+          <w:p w14:paraId="6A57502F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Мезофильные клостридии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t>Инструкция 1.2.11-17-8-2004 гл.11</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AC0613" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30425-97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0DBED4A5" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0C71C911" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF063ED" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="043B5391" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 034/2013</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="4F36F9C4" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="6F1AF4D3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0EAC24B8" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>72.2*</w:t>
+          <w:p w14:paraId="1E620F3D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>71.2* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D0965EE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="32EF6337" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C98596A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="24BDF678" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BAB1E63" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Жизнеспособные яйца гельминтов, цисты простейших</w:t>
+          <w:p w14:paraId="26A529FE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Неспорообразующие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> микроорганизмы, в т.ч. молочнокислые и (или) плесневые грибы, и (или) дрожжи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2948CB4B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0D39B99A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="68ABC3CD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7A920782" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="20837B39" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="7A8D420C" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="1823B308" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B18B1A4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>72.3**</w:t>
+          <w:p w14:paraId="782F288D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>71.3* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D63A776" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="4433AAA0" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0D258A47" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6B01438C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отбор образцов.</w:t>
+          <w:p w14:paraId="74368A93" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Спорообразующие термофильные анаэробные, аэробные и факультативно-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>анаэробные микроорганизмы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...25 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6F1FDD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6CABCBB3" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="212641DF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="15B27709" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="53B9C0BB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="026A5360" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="265FC1BC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C97FF5E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>72.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2C7B3C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сточные воды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B808E93" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.05/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEA9F2E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Выделение возбудителя холеры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE97243" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция 1.2.11-17-8-2004 гл.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D16A47" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E6FC09" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="713769D8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42980251" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>72.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9DC008" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADCCE3F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E10A78" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Жизнеспособные яйца гельминтов, цисты простейших</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5B97A8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Инструкция по применению 65-0605, утв. Главным государственным врачом Республики Беларусь 13.06.2005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="23D5B777" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="58EC02E1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="2D34960B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="182BC5E4" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>73.1**</w:t>
+          <w:p w14:paraId="75E48A30" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>72.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B96440E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="36C7CAAA" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="2EBDA73A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.05/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="29B69E5F" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Сточные воды</w:t>
+          <w:p w14:paraId="3CC52341" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5DE66858" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 31942-2012 (ISO 19458:2006);</w:t>
+          <w:p w14:paraId="71E63D84" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31861-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СТБ 17.13.05-29-2014/ISO 5667-10:1992</w:t>
+              <w:t>СТБ 17.13.05-29-2014/ISO 5667-10:1992;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ГОСТ Р 51592-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28D2E70B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF64EAA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="40195285" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="7855DCE4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="440D2A65" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>74.1**</w:t>
+          <w:p w14:paraId="556CE602" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>73.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="48203817" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Территория, внешняя среда, транспорт, оборудование, гражданские и промышленные объекты, сооружения, конструкции</w:t>
+          <w:p w14:paraId="4DC0B58A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сточные воды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="17149B35" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>100.11/04.056, 30.99/04.056, 38.12/04.056</w:t>
+          <w:p w14:paraId="75014EAA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.05/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0C92F35C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Мощность эквивалентной дозы гамма-излучения</w:t>
+          <w:p w14:paraId="4E33C04D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сточные воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C8EBF40" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>МВИ.ГМ.1906-2020;</w:t>
+          <w:p w14:paraId="32651D38" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31942-2012 (ISO 19458:2006);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ТКП 113-2007 (02300)</w:t>
+              <w:t>СТБ 17.13.05-29-2014/ISO 5667-10:1992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B4BE840" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6C1EBF9D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7A19853C" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E">
+          <w:p w14:paraId="72A9D4CE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="1ECAFDC5" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="307BCF5F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="267F9EBF" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>75.1**</w:t>
+          <w:p w14:paraId="110812FD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>74.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="08F9C47B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...14 lines deleted...]
-              <w:t>продуктами и средами</w:t>
+          <w:p w14:paraId="7DCD26A2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Территория, внешняя среда, транспорт, оборудование, гражданские и промышленные объекты, сооружения, конструкции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="70F353E9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-              <w:t>16.24/42.000, 17.21/42.000, 22.21/42.000, 23.13/42.000</w:t>
+          <w:p w14:paraId="425013EE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.11/04.056, 30.99/04.056, 38.12/04.056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="41E6F872" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Отбор образцов.</w:t>
+          <w:p w14:paraId="15196DB3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Мощность эквивалентной дозы гамма-излучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="54D60F58" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 10354-82 п.4.3;</w:t>
+          <w:p w14:paraId="0B923682" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.ГМ.1906-2020;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 12302-2013 п.8;</w:t>
-[...89 lines deleted...]
-              <w:t>СТБ ГОСТ Р 51687-2003 п.6</w:t>
+              <w:t>ТКП 113-2007 (02300)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="33178C52" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...9 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0341E1D6" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="296EE81A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E">
+          <w:p w14:paraId="11818299" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="73F776D2" w14:textId="77777777">
-[...110 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="4341D856" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="112B87CB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="77964B40" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>76.2**</w:t>
+          <w:p w14:paraId="18CF4B4D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>75.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5BD1C4EB" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="63889001" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Упаковка и укупорочные средства. Материалы и изделия, изготовленные из полимерных и других материалов, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>предназначенные для контакта с пищевыми продуктами и средами</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="197C5027" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.83/42.000</w:t>
+          <w:p w14:paraId="090957B3" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>16.24/42.000, 17.21/42.000, 22.21/42.000, 23.13/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="511BA768" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Чай,кофе</w:t>
+          <w:p w14:paraId="46761FA1" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF22650" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 31904-2012;</w:t>
+          <w:p w14:paraId="3CA846C5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10354-82 п.4.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СТБ 1036-97 п.7.21</w:t>
+              <w:t>ГОСТ 12302-2013 п.8;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 18321-73 п.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 24303-80 п.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 24861-2005 п.6.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 25250-88 п.2.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 25951-83 п.4.6;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 32546-2013 (ISO </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>186:2002);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33756-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5981-2011 п.8;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7730-89 п.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 841-2003 п.6;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 98-2008 п.5;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ГОСТ Р 51687-2003 п.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="60B48342" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EAFC0E5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="081C5DA9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5787D60D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="485B16D3" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="0DF93278" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50154112" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>77.1* ТР</w:t>
+          <w:p w14:paraId="4E052CC5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>76.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6E239B" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>Яйца и продукты их переработки</w:t>
+          <w:p w14:paraId="379359FC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Чай, кофе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E58E9DE" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>10.86/01.086, 10.12/01.086, 10.13/01.086, 10.89/01.086</w:t>
+          <w:p w14:paraId="2AEFD8E9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.83/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              <w:t>S.aureus</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4E613D9B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53A6B2E1" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...7 lines deleted...]
-              <w:t>ГОСТ 32149-2013 п. 11</w:t>
+          <w:p w14:paraId="038550C8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3D29567A" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2C78CA98" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="75E76002" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3100FD11" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7519E" w14:paraId="3AFC07D2" w14:textId="77777777">
-[...880 lines deleted...]
-      <w:tr w:rsidR="00E7519E" w14:paraId="4D452F72" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3220" w14:paraId="44A2D4F8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="403B104E" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="2C11EF66" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>76.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4719F2AC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="497F896D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.83/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC7E560" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Чай,кофе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB7785A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31904-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1036-97 п.7.21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="289104CA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E718908" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="1D6B6EDB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D0F880" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>77.1* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDA0824" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Яйца и продукты их переработки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4377050D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/01.086, 10.12/01.086, 10.13/01.086, 10.89/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="48099180" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S.aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="321FA3CF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32149-2013 п. 11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DBFA8B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 50лет октября, 29а, 247355, г. Буда-Кошелево, Буда-Кошелевский район, Гомельская область (лабораторный </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отдел )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C275EC4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="7EF678F2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D889662" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>77.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFE0ABD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEEC609" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/01.086, 01.47/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="323004C9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="773471BA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31746-2012 (ISO 6888-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1:1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1999,ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6888-3:2003) п.8;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32149-2013 п. 11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31FBDD30" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26615494" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="637F9566" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="508ACB2F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>77.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="77A199DF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D98EB03" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/01.086, 10.12/01.086, 10.13/01.086, 10.89/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7C9440" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C504400" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32149-2013 п. 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4D8B4B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE5872D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="18788E98" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="309351E8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>77.4* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBA01AF" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60DF463A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="70960CFD" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бактерии рода </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Proteus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="477D31A8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32149-2013 п.10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28E6DBAA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B85D63C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="60B10717" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64032C0B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>77.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="68BD7F21" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C30CB9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/01.086, 01.47/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCBF915" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="151F9FB4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="793E86A4" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC04201" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="51712B57" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0269D866" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>77.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="319F68C5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B830B62" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5899D2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>БГКП (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B120AB8" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32149-2013 р.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0E321162" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31D19C97" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="4FA234BE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D988450" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>77.7* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F18FDDA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCF79B9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/01.086, 10.12/01.086, 10.13/01.086, 10.89/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7D8CC5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="518E1DE2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32149-2013 п.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="541D4968" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0296009D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="625EE22B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCE2F39" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>77.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF67227" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="058610D9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/01.086, 01.47/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0340FDAC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Количество мезофильных аэробных и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>факультативно-анаэробных микроорганизмов (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>КМАФАнМ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5062BC" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 32149-2013 р.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79E8A96D" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB8B75A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="27B817A1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1769CE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>77.9** ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3642EA0A" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4019522E" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/42.000, 10.12/42.000, 10.13/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="267292AB" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14716970" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30364.0-97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE6B3D2" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="768D59B9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="39372F84" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6F340F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>77.10* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="312D029C" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C9E860" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/01.086, 10.12/01.086, 10.13/01.086, 10.89/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE46C37" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные микроорганизмы, в т.ч. сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18183C72" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31659-2012 (ISO 6579:2002)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74D3994F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74AD58DE" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="5BA84853" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15269FF7" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>77.11*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="05D38560" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB061A9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.86/01.086, 01.47/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9F4331" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патогенные, в т.ч. сальмонеллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE1B4D9" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32149-2013 р.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE3C106" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3870D501" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3220" w14:paraId="26DA1174" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="61EB847F" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>77.12**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34ED5E72" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="2346EF01" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="114D1AA7" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="734BBE4B" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.86/42.000, 01.47/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="560426F9" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="3BD047A5" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Яйца и продукты их переработки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="78580209" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00412DD5">
+          <w:p w14:paraId="40595D48" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00B15BAD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30364.0-97;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1036-97 п.7.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6352FC78" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="3F5C72EA" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01AC6256" w14:textId="77777777" w:rsidR="00E7519E" w:rsidRDefault="00E7519E"/>
+          <w:p w14:paraId="58B15A17" w14:textId="77777777" w:rsidR="00AC3220" w:rsidRDefault="00AC3220"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7239F6B7" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
+    <w:p w14:paraId="16DC549A" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34BAB435" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidRDefault="00DD1A87">
+    <w:p w14:paraId="1DA65A09" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidRDefault="00DD1A87">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidSect="00306EC9">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="713C709E" w14:textId="77777777" w:rsidR="00412DD5" w:rsidRDefault="00412DD5" w:rsidP="0011070C">
+    <w:p w14:paraId="77AD9F23" w14:textId="77777777" w:rsidR="00B15BAD" w:rsidRDefault="00B15BAD" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="003A4F6B" w14:textId="77777777" w:rsidR="00412DD5" w:rsidRDefault="00412DD5" w:rsidP="0011070C">
+    <w:p w14:paraId="6B1898F1" w14:textId="77777777" w:rsidR="00B15BAD" w:rsidRDefault="00B15BAD" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -35835,160 +39475,146 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
-          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
-[...22 lines deleted...]
-        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="5AFD61B4" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="6FAC2C90" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3886AB32" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
+        <w:p w14:paraId="7C8DEBFD" w14:textId="425D9761" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00103679">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Дата принятия решения по аккредитации: 16.06.2026.</w:t>
+            <w:t>Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r w:rsidR="004C6BBF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 16.06.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="2162810C" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="6BA3381A" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -36087,204 +39713,195 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="459A2702" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="3B36788A" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="6F88C779" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="3DCB9223" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2FA6244F" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
+        <w:p w14:paraId="3FDD72AB" w14:textId="74ED75A1" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
           </w:r>
-          <w:r w:rsidRPr="00975190">
+          <w:r w:rsidR="004C6BBF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>16.06.2026</w:t>
-          </w:r>
-[...7 lines deleted...]
-            <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="13CBA4D9" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="2D84D161" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="067FCA83" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="5B61461C" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -36381,317 +39998,307 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6D595C86" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="45B22D1E" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B4954B8" w14:textId="77777777" w:rsidR="00412DD5" w:rsidRDefault="00412DD5" w:rsidP="0011070C">
+    <w:p w14:paraId="50F368F8" w14:textId="77777777" w:rsidR="00B15BAD" w:rsidRDefault="00B15BAD" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EC99C8F" w14:textId="77777777" w:rsidR="00412DD5" w:rsidRDefault="00412DD5" w:rsidP="0011070C">
+    <w:p w14:paraId="473BD8C2" w14:textId="77777777" w:rsidR="00B15BAD" w:rsidRDefault="00B15BAD" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2367"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="7302288D" w14:textId="77777777" w:rsidTr="003045CC">
+    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="4C96CD96" w14:textId="77777777" w:rsidTr="004C6BBF">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="065B6219" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
+        <w:p w14:paraId="37AC8A55" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001F6408" w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7ACF0510" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
+        <w:p w14:paraId="7143AED3" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00894DE4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>BY/112 1.1789</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="34DA9F3C" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="5059D3ED" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="706998F5" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
+  <w:p w14:paraId="2AD7FB60" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14539" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12044"/>
-      <w:gridCol w:w="2495"/>
+      <w:gridCol w:w="12186"/>
+      <w:gridCol w:w="2353"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002317A4" w14:paraId="4059BD1D" w14:textId="77777777" w:rsidTr="003045CC">
+    <w:tr w:rsidR="002317A4" w14:paraId="7C9C769D" w14:textId="77777777" w:rsidTr="004C6BBF">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12044" w:type="dxa"/>
+          <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1E1DE265" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="3AD3572F" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Государственное учреждение "Буда-Кошелевский районный центр гигиены и эпидемиологии",</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7B830C0A" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="58C48096" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>лабораторный отдел</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2495" w:type="dxa"/>
+          <w:tcW w:w="2353" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6D71C32E" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="0585E485" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC7564">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>BY/112 1.1789</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4DB8CFAF" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
+  <w:p w14:paraId="197F5CFF" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -38193,120 +41800,120 @@
     <w:rsid w:val="001951F3"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F6408"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002317A4"/>
     <w:rsid w:val="00246BB6"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="0025201C"/>
     <w:rsid w:val="00265CBA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="002F02B2"/>
     <w:rsid w:val="002F2CC4"/>
     <w:rsid w:val="00301A6D"/>
-    <w:rsid w:val="003045CC"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="00394025"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F251C"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="003F5E35"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00403AD5"/>
     <w:rsid w:val="004108B8"/>
-    <w:rsid w:val="00412DD5"/>
     <w:rsid w:val="00417F1A"/>
     <w:rsid w:val="00436741"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="004656F1"/>
     <w:rsid w:val="00472FB6"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
+    <w:rsid w:val="004C6BBF"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F43E3"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="004F60D6"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="005229C4"/>
     <w:rsid w:val="00534E87"/>
     <w:rsid w:val="00542DF1"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00562129"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005B2B29"/>
     <w:rsid w:val="005B5277"/>
     <w:rsid w:val="005C4B0E"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00601064"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00612C04"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00645DC8"/>
     <w:rsid w:val="00650FCD"/>
     <w:rsid w:val="00674D98"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="00681281"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006B3AFC"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
+    <w:rsid w:val="006E439E"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00725F6C"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00743868"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="00752268"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="007707DF"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B1F75"/>
     <w:rsid w:val="007B2816"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007B3872"/>
     <w:rsid w:val="007E1978"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00807587"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="008761A5"/>
@@ -38323,65 +41930,66 @@
     <w:rsid w:val="008D1A82"/>
     <w:rsid w:val="008D4619"/>
     <w:rsid w:val="008D4C32"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="008F692E"/>
     <w:rsid w:val="0090253C"/>
     <w:rsid w:val="00915BFB"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="00991BA4"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A0511C"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
-    <w:rsid w:val="00A16C51"/>
     <w:rsid w:val="00A411C3"/>
     <w:rsid w:val="00A458D7"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A61055"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7672E"/>
     <w:rsid w:val="00A82E98"/>
     <w:rsid w:val="00A95751"/>
     <w:rsid w:val="00AA45C5"/>
     <w:rsid w:val="00AB1825"/>
+    <w:rsid w:val="00AC3220"/>
     <w:rsid w:val="00AD0988"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
+    <w:rsid w:val="00B15BAD"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B34700"/>
     <w:rsid w:val="00B40C84"/>
     <w:rsid w:val="00B424E7"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B9559C"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BB4869"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
@@ -38399,51 +42007,50 @@
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D27383"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D7792E"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DA6687"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD1A87"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E01AC2"/>
     <w:rsid w:val="00E05856"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E14F8A"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E24C9F"/>
     <w:rsid w:val="00E37CFB"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
-    <w:rsid w:val="00E7519E"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E802E3"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE1784"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F01112"/>
     <w:rsid w:val="00F04570"/>
     <w:rsid w:val="00F113BD"/>
     <w:rsid w:val="00F2328C"/>
     <w:rsid w:val="00F47A72"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F50CE2"/>
     <w:rsid w:val="00F525F3"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
@@ -38453,51 +42060,51 @@
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="24F9E259"/>
+  <w14:docId w14:val="420045A8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -40119,64 +43726,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-[...3 lines deleted...]
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -40452,70 +44054,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>37</Pages>
-[...1 lines deleted...]
-  <Characters>44034</Characters>
+  <Pages>38</Pages>
+  <Words>8052</Words>
+  <Characters>45898</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>366</Lines>
-  <Paragraphs>103</Paragraphs>
+  <Lines>382</Lines>
+  <Paragraphs>107</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>51656</CharactersWithSpaces>
+  <CharactersWithSpaces>53843</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>