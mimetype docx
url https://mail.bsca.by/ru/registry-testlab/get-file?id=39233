--- v0 (2026-05-26)
+++ v1 (2026-07-12)
@@ -8,1631 +8,1645 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="649C5970" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
+    <w:p w14:paraId="7C4EBB9D" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D201319" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
+    <w:p w14:paraId="73807FD3" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>области аккредитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="32899820" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
+    <w:p w14:paraId="23B4C35B" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1989"/>
         <w:gridCol w:w="1546"/>
         <w:gridCol w:w="2539"/>
         <w:gridCol w:w="3127"/>
         <w:gridCol w:w="2129"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00156E05" w14:paraId="39ACE878" w14:textId="77777777" w:rsidTr="005C4B0E">
+      <w:tr w:rsidR="00156E05" w14:paraId="51ACE3EA" w14:textId="77777777" w:rsidTr="005C4B0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="639DC8A2" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="68B73DB7" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3726D3DB" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="58C79681" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="679A4CB3" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="7BE5CAD2" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="257D6E8F" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="39A2D313" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1072" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58071D45" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="36885240" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23FAB82F" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="001D266E" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="26C82CA1" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00531AB0" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6478ADED" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="6864EBFC" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04B5488C" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="02BE180A" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00021700">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дополнительные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="395F139E" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+    <w:p w14:paraId="70B06F42" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="2542"/>
         <w:gridCol w:w="3125"/>
         <w:gridCol w:w="2132"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD66A8" w14:paraId="78C51775" w14:textId="77777777">
+      <w:tr w:rsidR="00961F1D" w14:paraId="77B97319" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F806DF1" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="3BA9335C" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D066C59" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="652417FA" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A777C36" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="34B8BD91" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24E4C9FC" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="2E4D4529" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78257C05" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="6562F56F" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5113C3DA" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="206E7E5D" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4D5BBB" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="49F283DC" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD66A8" w14:paraId="570543DA" w14:textId="77777777">
+      <w:tr w:rsidR="00961F1D" w14:paraId="54E90F29" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C21CD87" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="208180AB" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="77D68EC7" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="2331D9E5" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Волокно химическое</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D306738" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="4A80DB64" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.60/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44F4C428" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="4C6D63D1" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D161343" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="1B9B36A0" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10213.0-2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="52EDDE49" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="32BA60EA" w14:textId="77777777" w:rsidR="00531AB0" w:rsidRDefault="00821E84">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>промзона, 211445,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C8B489B" w14:textId="1AE733C9" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>промзона, 211445, г. Новополоцк, Витебская область</w:t>
+              <w:t xml:space="preserve"> г. Новополоцк, Витебская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0A75748F" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8">
+          <w:p w14:paraId="766D29CA" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD66A8" w14:paraId="2E2F80C0" w14:textId="77777777">
+      <w:tr w:rsidR="00961F1D" w14:paraId="43A45CBB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0008DAFD" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="0BF77D93" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6EC5D8C0" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="30993689" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37192A79" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="00CE0036" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.60/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B7F3AA6" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="79EAD44E" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Фактическая линейная плотность волокна. Отклонение фактической линейной плотности волокна от номинальной</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF9D237" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="40DFB97C" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10213.1-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D024EA4" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="61DBA6E2" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C8FA811" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="429E07F7" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD66A8" w14:paraId="568222A2" w14:textId="77777777">
+      <w:tr w:rsidR="00961F1D" w14:paraId="3017E430" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6B00DE" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="13864F26" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="770D2A8C" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="229716C9" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4F263E43" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="1951D66B" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.60/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="092F5E7E" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="739B7F97" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Удельная разрывная нагрузка и удлинение при разрыве в сухом состоянии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7948CC8E" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="2F7AB0F4" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10213.2-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="78DC5A0B" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="10E3461A" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="38775EF1" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="7A051587" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD66A8" w14:paraId="1F22C671" w14:textId="77777777">
+      <w:tr w:rsidR="00961F1D" w14:paraId="69F01AE8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59778DF2" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="1F99E0ED" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A8D68BC" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="6D56B59E" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7DF7DCBE" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="32826037" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28DC6D2B" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="4EB1F486" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Удельная разрывная нагрузка при разрыве петлей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B54E61C" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="1BFE8AA7" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 16009-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="730C91B1" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="0F19F792" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="443E251E" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="723B59C7" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD66A8" w14:paraId="32E09D2F" w14:textId="77777777">
+      <w:tr w:rsidR="00961F1D" w14:paraId="07ED0C14" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1423AF06" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="3B451A9C" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37FE4814" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="651AB4D3" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31200B5F" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="4C9800E8" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.60/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="356108C4" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="7E67A097" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Фактическая линейная плотность жгута. Отклонение фактической линейной плотности жгута от номинальной</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="669A0518" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="6888B8AA" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 22289-76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DC244E8" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="60213CAE" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60DA544B" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="7621C0C4" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD66A8" w14:paraId="775C4281" w14:textId="77777777">
+      <w:tr w:rsidR="00961F1D" w14:paraId="43E43148" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DFAE90A" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="2BF50BE5" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DCB2416" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="72D6259B" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="053438C9" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="1C6DAE36" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.60/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F7333DD" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="36C10DAF" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Фактическая влажность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41996BA5" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="2736B1AA" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10213.3-2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="35C361EC" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="784A9E59" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2390716E" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="61A9A322" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD66A8" w14:paraId="1574BCA5" w14:textId="77777777">
+      <w:tr w:rsidR="00961F1D" w14:paraId="0810CA31" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29703BE3" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="24438082" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="51B63207" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="4CA5BD8A" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55AA2A15" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="0D652776" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>20.60/29.040</w:t>
+              <w:t>20.60/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1D44E9" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="7CA7828D" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Фактическая линейная плотность жгута. Отклонение фактической </w:t>
+              <w:t xml:space="preserve">Фактическая длина штапельного волокна. Отклонение фактической </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>линейной плотности жгута от номинальной</w:t>
+              <w:t>длины штапельного волокна от номинальной</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09E9A452" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="41484D44" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ 22289-76</w:t>
+              <w:t>ГОСТ 10213.4-2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="63519310" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="0DC8EEDE" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B83AC45" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="708060DC" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD66A8" w14:paraId="43FB2EE2" w14:textId="77777777">
+      <w:tr w:rsidR="00961F1D" w14:paraId="51AE6713" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A75B6CC" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="07296D6E" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50F27412" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="5B57CE34" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="005BA6B7" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="528E9867" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.60/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57177B98" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="43797664" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля пороков (склеенных, грубых, непрорезанных волокон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3AED4A24" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="25BFC567" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10213.5-2002 7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C4219B9" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="4904C98C" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4EE1B575" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="57B4E47D" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD66A8" w14:paraId="2E487BA3" w14:textId="77777777">
+      <w:tr w:rsidR="00961F1D" w14:paraId="0A42ED8A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="164264BA" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="2AB531AD" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C1EF822" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="043F714C" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B21EB8C" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="10EA33F9" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F56205D" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="03D89640" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля осыпи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26248D11" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="2708D0F8" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГМ 0391-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="634493A0" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="18458B05" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="58E041C8" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="3EF2F8E3" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD66A8" w14:paraId="369C768B" w14:textId="77777777">
+      <w:tr w:rsidR="00961F1D" w14:paraId="111371B8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBBD7DC" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="449F8F24" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A54DCE1" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="384320E9" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44AA61EE" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="02525367" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.60/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="577BB828" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="2B565835" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Рассыпчатость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4054C86C" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="2A82AF2A" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10213.5-2002 7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0F99B4AC" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="7286BACB" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="16B4F15F" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="35B8E419" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD66A8" w14:paraId="3AF6F521" w14:textId="77777777">
+      <w:tr w:rsidR="00961F1D" w14:paraId="56DFD457" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7C92B5" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="31FE6321" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6514E5EB" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="072DC72D" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC5631A" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="023EC931" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.60/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4877CA84" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="3DB906FC" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Линейная усадка (под действием кипящей воды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36A0FD59" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="7E4DD580" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13481-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59241F8A" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="0B048C2F" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59DAD3AA" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="4882A424" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD66A8" w14:paraId="2123C6C7" w14:textId="77777777">
+      <w:tr w:rsidR="00961F1D" w14:paraId="7A9051FC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2F26BAB2" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="63E1F095" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7BD511FB" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="6DD7824E" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="381FC9CA" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="7FAEE60A" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="368D0ABF" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="73BC09A3" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Число извитков на 1 см</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE21C59" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00AF178F">
+          <w:p w14:paraId="0FCAA3BC" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00821E84">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13411-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C666FCE" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="6BF81DF7" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50DBF3C6" w14:textId="77777777" w:rsidR="00DD66A8" w:rsidRDefault="00DD66A8"/>
+          <w:p w14:paraId="28A26F30" w14:textId="77777777" w:rsidR="00961F1D" w:rsidRDefault="00961F1D"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="748D7D95" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
+    <w:p w14:paraId="0DA630AD" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7317AD4B" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidRDefault="00DD1A87">
+    <w:p w14:paraId="3BA627B4" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidRDefault="00DD1A87">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidSect="00306EC9">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A05E6B6" w14:textId="77777777" w:rsidR="00AF178F" w:rsidRDefault="00AF178F" w:rsidP="0011070C">
+    <w:p w14:paraId="0EA25CD9" w14:textId="77777777" w:rsidR="00821E84" w:rsidRDefault="00821E84" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60FF3F7A" w14:textId="77777777" w:rsidR="00AF178F" w:rsidRDefault="00AF178F" w:rsidP="0011070C">
+    <w:p w14:paraId="2F36A824" w14:textId="77777777" w:rsidR="00821E84" w:rsidRDefault="00821E84" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1699,122 +1713,132 @@
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="06368B1B" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="2061163F" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="47A0B50B" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
+        <w:p w14:paraId="1CC51E66" w14:textId="4C8B0694" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00103679">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Дата принятия решения по аккредитации: 08.05.2026.</w:t>
+            <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
+          </w:r>
+          <w:r w:rsidR="00531AB0">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>08.05.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="7B4E4EEB" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="512C024D" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -1913,204 +1937,195 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="7583367D" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="479F334C" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="730C3A3D" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="7B0C206F" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="25E65EBA" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
+        <w:p w14:paraId="2E49416C" w14:textId="05A33C53" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
           </w:r>
-          <w:r w:rsidRPr="00975190">
+          <w:r w:rsidR="00531AB0">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>08.05.2026</w:t>
           </w:r>
-          <w:r>
-[...7 lines deleted...]
-          </w:r>
           <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+            <w:t xml:space="preserve">                                                                                                                                                                                         </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="11CCC4BD" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="4B5F8DA5" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="77A43EDA" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="2BC9E2BC" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -2207,307 +2222,307 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="3723188B" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="1B452FDF" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74865A9A" w14:textId="77777777" w:rsidR="00AF178F" w:rsidRDefault="00AF178F" w:rsidP="0011070C">
+    <w:p w14:paraId="760905FC" w14:textId="77777777" w:rsidR="00821E84" w:rsidRDefault="00821E84" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26C3C997" w14:textId="77777777" w:rsidR="00AF178F" w:rsidRDefault="00AF178F" w:rsidP="0011070C">
+    <w:p w14:paraId="151349C8" w14:textId="77777777" w:rsidR="00821E84" w:rsidRDefault="00821E84" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12328"/>
-      <w:gridCol w:w="2225"/>
+      <w:gridCol w:w="12186"/>
+      <w:gridCol w:w="2367"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="2BF5EF21" w14:textId="77777777" w:rsidTr="004108B8">
+    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="3CC9B736" w14:textId="77777777" w:rsidTr="00531AB0">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12328" w:type="dxa"/>
+          <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0503399C" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
+        <w:p w14:paraId="64CF6086" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001F6408" w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2225" w:type="dxa"/>
+          <w:tcW w:w="2367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="67C5D7D5" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
+        <w:p w14:paraId="02B6E05B" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00894DE4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>BY/112 2.3794</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="14E39C48" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="21865648" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17B854B7" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
+  <w:p w14:paraId="5CB1AC2F" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14539" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2353"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002317A4" w14:paraId="5D000C0C" w14:textId="77777777" w:rsidTr="001D266E">
+    <w:tr w:rsidR="002317A4" w14:paraId="14EB963D" w14:textId="77777777" w:rsidTr="00531AB0">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1596A5AF" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="27275D3E" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Открытое акционерное общество "Нафтан",</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4F5EDCB3" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="2C30E905" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>лаборатория по контролю производства синтетического волокна завода "Полимир"</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2353" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0545ACBA" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="6B6821F5" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC7564">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>BY/112 2.3794</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="65DB1634" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
+  <w:p w14:paraId="2CEF5ABC" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -3989,51 +4004,50 @@
     <w:rsid w:val="000C6CCD"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="00103679"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00123D1B"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00156E05"/>
     <w:rsid w:val="00161279"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="001726BA"/>
     <w:rsid w:val="001755EA"/>
     <w:rsid w:val="001925E1"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001951F3"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
-    <w:rsid w:val="001D266E"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F6408"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002317A4"/>
     <w:rsid w:val="00246BB6"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="0025201C"/>
     <w:rsid w:val="00265CBA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="002F02B2"/>
     <w:rsid w:val="002F2CC4"/>
     <w:rsid w:val="00301A6D"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
@@ -4049,50 +4063,51 @@
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F251C"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="003F5E35"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00403AD5"/>
     <w:rsid w:val="004108B8"/>
     <w:rsid w:val="00417F1A"/>
     <w:rsid w:val="00436741"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="004656F1"/>
     <w:rsid w:val="00472FB6"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F43E3"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="004F60D6"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="005229C4"/>
+    <w:rsid w:val="00531AB0"/>
     <w:rsid w:val="00534E87"/>
     <w:rsid w:val="00542DF1"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00562129"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005B2B29"/>
     <w:rsid w:val="005B5277"/>
     <w:rsid w:val="005C4B0E"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00601064"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00612C04"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00645DC8"/>
     <w:rsid w:val="00650FCD"/>
     <w:rsid w:val="00674D98"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="00681281"/>
     <w:rsid w:val="006938AF"/>
@@ -4101,154 +4116,154 @@
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00725F6C"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00743868"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="00752268"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="007707DF"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B1F75"/>
     <w:rsid w:val="007B2816"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007B3872"/>
     <w:rsid w:val="007E1978"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00807587"/>
+    <w:rsid w:val="00821E84"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
+    <w:rsid w:val="00894B27"/>
     <w:rsid w:val="00894DE4"/>
     <w:rsid w:val="008A0FB4"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A6698"/>
     <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008B7734"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008D1A82"/>
     <w:rsid w:val="008D4619"/>
     <w:rsid w:val="008D4C32"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="008F692E"/>
     <w:rsid w:val="0090253C"/>
     <w:rsid w:val="00915BFB"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
+    <w:rsid w:val="00961F1D"/>
     <w:rsid w:val="00991BA4"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A0511C"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A411C3"/>
     <w:rsid w:val="00A458D7"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A61055"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7672E"/>
     <w:rsid w:val="00A82E98"/>
     <w:rsid w:val="00A95751"/>
     <w:rsid w:val="00AA45C5"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD0988"/>
     <w:rsid w:val="00AD4B7A"/>
-    <w:rsid w:val="00AF178F"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
-    <w:rsid w:val="00B22943"/>
     <w:rsid w:val="00B34700"/>
     <w:rsid w:val="00B40C84"/>
     <w:rsid w:val="00B424E7"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B9559C"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BB4869"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C96A76"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CC7DF1"/>
     <w:rsid w:val="00CD7A54"/>
     <w:rsid w:val="00CE0B82"/>
     <w:rsid w:val="00CE4412"/>
     <w:rsid w:val="00CF2879"/>
     <w:rsid w:val="00CF3A7A"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D27383"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D7792E"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DA6687"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD1A87"/>
     <w:rsid w:val="00DD4EA5"/>
-    <w:rsid w:val="00DD66A8"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E01AC2"/>
     <w:rsid w:val="00E05856"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E14F8A"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E24C9F"/>
     <w:rsid w:val="00E37CFB"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E802E3"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE1784"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F01112"/>
     <w:rsid w:val="00F04570"/>
@@ -4269,51 +4284,51 @@
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="365096F8"/>
+  <w14:docId w14:val="122B1571"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6264,69 +6279,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>215</Words>
-  <Characters>1229</Characters>
+  <Words>216</Words>
+  <Characters>1235</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1442</CharactersWithSpaces>
+  <CharactersWithSpaces>1449</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>