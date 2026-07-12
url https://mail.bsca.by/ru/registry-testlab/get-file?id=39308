--- v0 (2026-05-26)
+++ v1 (2026-07-12)
@@ -10,1852 +10,1860 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="45971DA5" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
+    <w:p w14:paraId="189FF12C" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51592D57" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
+    <w:p w14:paraId="4AF3E2BA" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>области аккредитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="652D39BF" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
+    <w:p w14:paraId="094DC6D3" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1989"/>
         <w:gridCol w:w="1546"/>
         <w:gridCol w:w="2539"/>
         <w:gridCol w:w="3127"/>
         <w:gridCol w:w="2129"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00156E05" w14:paraId="3D2E67A2" w14:textId="77777777" w:rsidTr="005C4B0E">
+      <w:tr w:rsidR="00156E05" w14:paraId="5E8BFD5B" w14:textId="77777777" w:rsidTr="005C4B0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="130D37BF" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="07D14A8C" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D204850" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="032591B0" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A833287" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="5352C296" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76363C7B" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="28FFD06F" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1072" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19BB39EA" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="78EBF7EE" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EA989F8" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00AF542C" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="0F935BDA" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00CC33D4" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="091EBF45" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="23376D60" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9C7B2D" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="206BB1AD" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00021700">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дополнительные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="384A761D" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+    <w:p w14:paraId="3B837F26" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="2542"/>
         <w:gridCol w:w="3125"/>
         <w:gridCol w:w="2132"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A3286D" w14:paraId="51D070F7" w14:textId="77777777">
+      <w:tr w:rsidR="00FC6C02" w14:paraId="12EE2BC3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA1FC39" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="3EB1AEA5" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3055C756" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="4185C19D" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65CD03A9" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="43617D6D" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="051246EF" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="0E158CD3" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2937FED1" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="6BC84667" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6437500C" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="7D41CFC1" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3906B813" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="60CC2682" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A3286D" w14:paraId="35087640" w14:textId="77777777">
+      <w:tr w:rsidR="00FC6C02" w14:paraId="10B29ADF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="448A992F" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="561185D8" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="142377AB" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="79489D89" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Электродвигатели переменного тока</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB29B90" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="71D08A73" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>27.11/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="72069EE1" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="685C5D61" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление изоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="030A0717" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="3A7738F7" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0051-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="32BEBFD1" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="0AD136B2" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Комсомольская, 23/1, 225409, г. Барановичи, Брестская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD19330" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D">
+          <w:p w14:paraId="172C11C6" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A3286D" w14:paraId="47B11E5D" w14:textId="77777777">
+      <w:tr w:rsidR="00FC6C02" w14:paraId="5AFE10E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="20AD389D" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="2EEC0A7F" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="30619DD4" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="305B676E" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Стационарные, передвижные, переносные комплектные испытательные установки до 1000 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF089BC" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="3D9BB0C4" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>27.12/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="45E0C238" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="18D925D3" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление изоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5A87BEC6" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="5D8CC23A" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0051-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="24AEA95E" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="7C041C35" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Комсомольская, 23/1, 225409, г. Барановичи, Брестская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA44327" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D">
+          <w:p w14:paraId="44BB2819" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A3286D" w14:paraId="73E578E0" w14:textId="77777777">
+      <w:tr w:rsidR="00FC6C02" w14:paraId="3C08971D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70E69E8A" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="5FDAAB15" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5CFC48" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="62E21D91" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Аппараты, силовые и осветительные сети, вторичные цепи переменного и постоянного тока напряжением до 1000 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C474294" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="179534D2" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>27.12/22.000, 27.32/22.000, 27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14D1FB3D" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="52181A67" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление изоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56A013F9" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="01B9D184" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0051-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="562B15DE" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="50A75E3D" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Комсомольская, 23/1, 225409, г. Барановичи, Брестская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF2BA64" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D">
+          <w:p w14:paraId="3FD72739" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A3286D" w14:paraId="012C5C6A" w14:textId="77777777">
+      <w:tr w:rsidR="00FC6C02" w14:paraId="60DDD50D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="455B0E74" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="309A1278" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="51465354" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="21C364C1" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="11F79988" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="5FFD0DD0" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="62C9ABFA" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="0A07CC44" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Проверка цепи «фаза-нуль» силовых и осветительных сетей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD79126" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="68340F2A" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0052-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01E85E43" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="30369C85" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A74E2C4" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="3A1F6120" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A3286D" w14:paraId="4A26FEC0" w14:textId="77777777">
+      <w:tr w:rsidR="00FC6C02" w14:paraId="4B4D752C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE20582" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="3943380D" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="02FA0C25" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="62CA2CE0" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Заземляющие устройства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB0A418" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="01288BA2" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C941B35" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="0B817BCE" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление заземляющих устройств. Удельное сопротивление грунта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="28E470F6" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          </w:tcPr>
+          <w:p w14:paraId="017738ED" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>АМИ.ГР 0053-2022</w:t>
+              <w:t>АМИ.ГР 0054-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5ECE4364" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="55CF85B8" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Комсомольская, 23/1, 225409, г. Барановичи, Брестская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="29FC2BBF" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D">
+          <w:p w14:paraId="1549CD16" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A3286D" w14:paraId="23DABDA4" w14:textId="77777777">
+      <w:tr w:rsidR="00FC6C02" w14:paraId="30306337" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5507E6B6" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="7594EAF4" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B2AC197" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="6D0687E7" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22517FCB" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="2E988D19" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA06298" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="2D69CC61" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Проверка соединений заземлителей с заземляемыми элементами с измерением переходного сопротивления контактного соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="42F31E83" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED265FA" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.ГР 0053-2022</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="03E65166" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="789EFF42" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="35CD664F" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="06B38635" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A3286D" w14:paraId="5B0043A3" w14:textId="77777777">
+      <w:tr w:rsidR="00FC6C02" w14:paraId="5A150F8D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="19AA075C" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="4B5B0527" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2AE9128A" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="7DE190A4" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A7901DD" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="5176DDDC" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1F494AF0" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="582A2B8B" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Проверка цепи «фаза-нуль» в электроустановках до 1000 В с глухим заземлением нейтрали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="59CC8FE2" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="64D55F8A" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0052-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="17B8C1DF" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="68BF2E7C" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25F249A7" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="096746D5" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A3286D" w14:paraId="068F06DD" w14:textId="77777777">
+      <w:tr w:rsidR="00FC6C02" w14:paraId="115B0D28" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="342FB85B" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="75027A92" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="25C0435E" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="7B2537E2" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Силовые кабельные линии напряжением до 1000 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE52B7D" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="5DDDDB40" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>27.32/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="01C2390C" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="233113B9" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление изоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="131344A6" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="2CCE6225" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0051-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="653D4C20" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="0497F94A" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Комсомольская, 23/1, 225409, г. Барановичи, Брестская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9E64D4" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D">
+          <w:p w14:paraId="5543492C" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A3286D" w14:paraId="159C3D0C" w14:textId="77777777">
+      <w:tr w:rsidR="00FC6C02" w14:paraId="1966C9DC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38070ADA" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="6D1467C8" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="01381A60" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="42DE62F6" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Устройства защитного отключения (УЗО-Д) управляемые дифференциальным током типа АС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="60588BCC" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="68874238" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF7F06B" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="280449CB" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление изоляции защищаемой линии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25CF1FF9" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="478FB65B" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>АМИ.ГМ 0051-2022</w:t>
+              <w:t>АМИ.ГР 0051-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="160A6AE7" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="6F539114" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Комсомольская, 23/1, 225409, г. Барановичи, Брестская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="28B3D26C" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D">
+          <w:p w14:paraId="73F1AC2A" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A3286D" w14:paraId="2FEC21C1" w14:textId="77777777">
+      <w:tr w:rsidR="00FC6C02" w14:paraId="18B1EBE8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25DEB799" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="175AC77A" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C3631EF" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="10A362E6" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7626975B" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="6715C148" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41896FE0" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="48A4DC0B" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отключающий дифференциальный ток</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5095BAEB" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="779A799E" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>АМИ.БР 0006-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B309B58" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="7C38AA9D" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32C44DDF" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="24F651EE" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A3286D" w14:paraId="1C82FC58" w14:textId="77777777">
+      <w:tr w:rsidR="00FC6C02" w14:paraId="3E971F50" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10D7B65E" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="7CB3F1F4" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E7BF20A" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="1E561335" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="340144D2" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="672B8B94" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2FBA084D" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="0C9696DE" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Время отключения при номинальном напряжении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0EDD4DEA" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="08267DEC" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B02B89D" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="47B96DD9" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="12713821" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="2FB7F0A1" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A3286D" w14:paraId="7C361D4B" w14:textId="77777777">
+      <w:tr w:rsidR="00FC6C02" w14:paraId="43502657" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="681771D7" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="46991D33" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="667735F2" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="7B01FEE5" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="065D73E3" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="169CA170" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4A337F51" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="11E9FE1D" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ток утечки защищаемой электроустановки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34A81494" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="58C64965" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F2A368D" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="49FA7DA2" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="017B8F53" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D"/>
+          <w:p w14:paraId="29B296CE" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A3286D" w14:paraId="09FC1F22" w14:textId="77777777">
+      <w:tr w:rsidR="00FC6C02" w14:paraId="700EB234" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="430EC4A7" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="74DBB8B6" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="289B0A2B" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="2C4A078B" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Автоматические выключатели</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE1E2BE" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="2F1028DA" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC48C09" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="19FC065E" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Проверка действия максимальных, минимальных и независимых расцепителей автоматических выключателей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="013CF629" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="748D0F73" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>АМИ.ГМ 0019-2021</w:t>
+              <w:t>АМИ.ГР 0019-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABC41E9" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00AF542C">
+          <w:p w14:paraId="62969DAB" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00CC33D4">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Комсомольская, 23/1, 225409, г. Барановичи, Брестская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="43395845" w14:textId="77777777" w:rsidR="00A3286D" w:rsidRDefault="00A3286D">
+          <w:p w14:paraId="472BA2BB" w14:textId="77777777" w:rsidR="00FC6C02" w:rsidRDefault="00FC6C02">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2842FEDF" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
+    <w:p w14:paraId="7ED75FA9" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D38683C" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00AF542C" w:rsidRDefault="00DD1A87">
+    <w:p w14:paraId="277DD074" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00CC33D4" w:rsidRDefault="00DD1A87">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="00AF542C" w:rsidSect="00306EC9">
+    <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="00CC33D4" w:rsidSect="00306EC9">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F85C3F6" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="0AB7036E" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5526FFAB" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="10BEE427" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1913,155 +1921,175 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="08436A85" w14:textId="77777777" w:rsidR="00AF542C" w:rsidRDefault="00AF542C">
+  <w:p w14:paraId="487A8597" w14:textId="77777777" w:rsidR="00CC33D4" w:rsidRDefault="00CC33D4">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12871"/>
-      <w:gridCol w:w="1699"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="55C037A9" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="11C8D87F" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="79E9E858" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
+        <w:p w14:paraId="151BE842" w14:textId="1D24DD96" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00103679">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Дата принятия решения по аккредитации: 15.05.2026.</w:t>
+            <w:t>Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r w:rsidR="00CC33D4">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>15.05.2026</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00103679">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> .</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="1D836B83" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="6AA9DE7A" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -2160,204 +2188,204 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4A243BA4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="6126425F" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="5260D81C" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="58E368E5" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2D03BC03" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
+        <w:p w14:paraId="470E19FE" w14:textId="599E70A0" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
+            <w:t>Дата принятия решения по аккредитации:</w:t>
           </w:r>
-          <w:r w:rsidRPr="00975190">
+          <w:r w:rsidR="00CC33D4">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>15.05.2026</w:t>
+            <w:t xml:space="preserve"> 15.05.2026</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>.</w:t>
+            <w:t xml:space="preserve"> .</w:t>
           </w:r>
           <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="03508C58" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="0307FB85" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="4424C9DC" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="6448D36A" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -2454,317 +2482,317 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="684F9D2F" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="273BEC70" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D4F6A8D" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="05ACF4D8" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D56B45A" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="5ACF648D" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67366175" w14:textId="77777777" w:rsidR="00AF542C" w:rsidRDefault="00AF542C">
+  <w:p w14:paraId="290A2E6B" w14:textId="77777777" w:rsidR="00CC33D4" w:rsidRDefault="00CC33D4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2367"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="66F2923F" w14:textId="77777777" w:rsidTr="00AF542C">
+    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="117F9880" w14:textId="77777777" w:rsidTr="00CC33D4">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="13900BBA" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
+        <w:p w14:paraId="6134D48F" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001F6408" w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="181E8C21" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
+        <w:p w14:paraId="42CB6F74" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00894DE4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>BY/112 2.2330</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="02E166F0" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="670A146E" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7FED91A9" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
+  <w:p w14:paraId="4040789B" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14539" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2353"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002317A4" w14:paraId="757C87FF" w14:textId="77777777" w:rsidTr="00AF542C">
+    <w:tr w:rsidR="002317A4" w14:paraId="56068101" w14:textId="77777777" w:rsidTr="00CC33D4">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="57FA094A" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="045F9D9E" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Коммунальное унитарное производственное предприятие "Барановичи коммунтеплосеть",</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2E433054" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="632E5890" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>лаборатория электрофизических измерений</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2353" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="62A1D530" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="040885ED" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC7564">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>BY/112 2.2330</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="457A419D" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
+  <w:p w14:paraId="528FEE23" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4187,51 +4215,51 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="106"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00003DC7"/>
     <w:rsid w:val="00022A72"/>
@@ -4302,51 +4330,50 @@
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F251C"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="003F5E35"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00403AD5"/>
     <w:rsid w:val="004108B8"/>
     <w:rsid w:val="00417F1A"/>
     <w:rsid w:val="00436741"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="004656F1"/>
     <w:rsid w:val="00472FB6"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F43E3"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="004F60D6"/>
-    <w:rsid w:val="004F664B"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="005229C4"/>
     <w:rsid w:val="00534E87"/>
     <w:rsid w:val="00542DF1"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00562129"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005B2B29"/>
     <w:rsid w:val="005B5277"/>
     <w:rsid w:val="005C4B0E"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00601064"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00612C04"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00645DC8"/>
     <w:rsid w:val="00650FCD"/>
     <w:rsid w:val="00674D98"/>
@@ -4376,116 +4403,115 @@
     <w:rsid w:val="007B2816"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007B3872"/>
     <w:rsid w:val="007E1978"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00807587"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="00894DE4"/>
     <w:rsid w:val="008A0FB4"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A6698"/>
     <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008B7734"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008D1A82"/>
     <w:rsid w:val="008D4619"/>
     <w:rsid w:val="008D4C32"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="008F692E"/>
     <w:rsid w:val="0090253C"/>
+    <w:rsid w:val="009059DC"/>
     <w:rsid w:val="00915BFB"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
-    <w:rsid w:val="0097246B"/>
     <w:rsid w:val="00991BA4"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A0511C"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
-    <w:rsid w:val="00A3286D"/>
     <w:rsid w:val="00A411C3"/>
     <w:rsid w:val="00A458D7"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A61055"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7672E"/>
     <w:rsid w:val="00A82E98"/>
     <w:rsid w:val="00A95751"/>
     <w:rsid w:val="00AA45C5"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD0988"/>
     <w:rsid w:val="00AD4B7A"/>
-    <w:rsid w:val="00AF542C"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B34700"/>
     <w:rsid w:val="00B40C84"/>
     <w:rsid w:val="00B424E7"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B9559C"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BB4869"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C96A76"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
+    <w:rsid w:val="00CC33D4"/>
     <w:rsid w:val="00CC7DF1"/>
     <w:rsid w:val="00CD7A54"/>
     <w:rsid w:val="00CE0B82"/>
     <w:rsid w:val="00CE4412"/>
     <w:rsid w:val="00CF2879"/>
     <w:rsid w:val="00CF3A7A"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D27383"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D7792E"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DA6687"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD1A87"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E01AC2"/>
     <w:rsid w:val="00E05856"/>
     <w:rsid w:val="00E13A20"/>
@@ -4498,79 +4524,80 @@
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E802E3"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE1784"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F01112"/>
     <w:rsid w:val="00F04570"/>
     <w:rsid w:val="00F113BD"/>
     <w:rsid w:val="00F2328C"/>
     <w:rsid w:val="00F47A72"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F50CE2"/>
     <w:rsid w:val="00F525F3"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
+    <w:rsid w:val="00FC6C02"/>
     <w:rsid w:val="00FE145D"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4456F621"/>
+  <w14:docId w14:val="24C3E7C2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6526,69 +6553,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>340</Words>
-  <Characters>1943</Characters>
+  <Words>343</Words>
+  <Characters>1956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2279</CharactersWithSpaces>
+  <CharactersWithSpaces>2295</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>