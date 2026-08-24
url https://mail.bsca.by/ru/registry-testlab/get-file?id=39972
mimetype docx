--- v0 (2026-07-10)
+++ v1 (2026-08-24)
@@ -6454,92 +6454,92 @@
           </w:tcBorders>
           <w:hideMark/>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
             <w:tblW w:w="14354" w:type="dxa"/>
             <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="11049"/>
             <w:gridCol w:w="3305"/>
           </w:tblGrid>
           <w:tr w:rsidR="00A2548A" w:rsidRPr="007624CE" w14:paraId="5E2DEDE2" w14:textId="77777777" w:rsidTr="004D486D">
             <w:trPr>
               <w:trHeight w:val="66"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="11049" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="08083590" w14:textId="4AE3B05A" w:rsidR="00A2548A" w:rsidRPr="00BF5CCF" w:rsidRDefault="00A2548A" w:rsidP="00A2548A">
+              <w:p w14:paraId="08083590" w14:textId="406FE51F" w:rsidR="00A2548A" w:rsidRPr="00BF5CCF" w:rsidRDefault="00A2548A" w:rsidP="00A2548A">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5093"/>
                     <w:tab w:val="left" w:pos="11639"/>
                   </w:tabs>
                   <w:overflowPunct w:val="0"/>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:ind w:right="-314"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:bookmarkStart w:id="2" w:name="_Hlk216168621"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:eastAsia="ArialMT"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Дата принятия решения по аккредитации:</w:t>
                 </w:r>
                 <w:bookmarkEnd w:id="2"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:eastAsia="ArialMT"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
-                <w:r w:rsidR="00AA373E">
+                <w:r w:rsidR="005F6AB5">
                   <w:rPr>
                     <w:rFonts w:eastAsia="ArialMT"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t>02.07.2026</w:t>
+                  <w:t>06.11.2025</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:eastAsia="ArialMT"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">  </w:t>
                 </w:r>
                 <w:r w:rsidRPr="00BF5CCF">
                   <w:rPr>
                     <w:rFonts w:eastAsia="ArialMT"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:tab/>
                   <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
                 </w:r>
               </w:p>
               <w:p w14:paraId="3DFB90BB" w14:textId="77777777" w:rsidR="00A2548A" w:rsidRPr="00BF5CCF" w:rsidRDefault="00A2548A" w:rsidP="00A2548A">
                 <w:pPr>
                   <w:pStyle w:val="61"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="ArialMT"/>
                     <w:sz w:val="18"/>
@@ -8662,51 +8662,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1064372101">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="869219635">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1024476453">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="141386966">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1105493746">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="405617086">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="106"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00007714"/>
@@ -8741,76 +8741,78 @@
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C2E97"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="002F6B1B"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003139AC"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="00353ABD"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
+    <w:rsid w:val="003D7E39"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="0047197B"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004D486D"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E1AF1"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
+    <w:rsid w:val="005F6AB5"/>
     <w:rsid w:val="00603527"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="006156F4"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00650772"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="0068505F"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="00697B47"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006A3DA5"/>
     <w:rsid w:val="006A7B37"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00730F79"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
@@ -10937,51 +10939,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{118F5E53-6CF0-41DD-8A08-3F1FE5264D61}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>426</Words>
   <Characters>2431</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>